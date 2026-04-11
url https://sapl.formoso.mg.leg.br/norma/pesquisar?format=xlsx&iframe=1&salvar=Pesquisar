--- v0 (2025-10-19)
+++ v1 (2026-04-11)
@@ -10,6978 +10,6994 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4942" uniqueCount="2205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4949" uniqueCount="2210">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>923</t>
+  </si>
+  <si>
+    <t>PO</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2026/744/portaria_no_923_de_08_de_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Designa Comissão para avaliar, acompanhar e reavaliar o Processo Seletivo Simplificado n° 02/2026, para contratação temporária de_x000D_
+pessoal para o quadro funcional previsto na Lei Municipal n° 304/2007.</t>
+  </si>
+  <si>
     <t>743</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>LEI</t>
   </si>
   <si>
     <t>Lei</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/743/lei_n755-2024_000606.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/743/lei_n755-2024_000606.pdf</t>
   </si>
   <si>
     <t>Reconhece de utilidade pública a Associação Mineira Protetora dos Animais de Formoso — Ampaf.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/742/lei_n_754-2024_000601.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/742/lei_n_754-2024_000601.pdf</t>
   </si>
   <si>
     <t>Concede isenção, por reciprocidade tributária, do pagamento de taxas municipais para os órgãos da administração direta e indireta do_x000D_
 Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/741/lei_n_753-2024_000596.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/741/lei_n_753-2024_000596.pdf</t>
   </si>
   <si>
     <t>Ratifica a Sexta Alteração e a Consolidação do Contrato de Consórcio do Consorcio de Saúde e Desenvolvimento dos Vales do Noroeste de_x000D_
 Minas — Convales</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/740/lei_n752-2024_000571.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/740/lei_n752-2024_000571.pdf</t>
   </si>
   <si>
     <t>Revisa os subsídios dos agentes políticos do Município de Formoso (MG), na forma do inciso X do artigo 37 da Constituição da República Federativa do Brasil e dá outras  providências.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/739/lei_n751-2024_000572.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/739/lei_n751-2024_000572.pdf</t>
   </si>
   <si>
     <t>Revisa os vencimentos dos servidores públicos da Câmara Municipal de Formoso, na forma do inciso X do artigo 37 da Constituição da República Federativa do Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/734/lei_n750-_2023_000516.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/734/lei_n750-_2023_000516.pdf</t>
   </si>
   <si>
     <t>Reconhece de utilidade pública a Associação Formosense Amigos do Bem — Afab.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/733/lei_n749-_2023_000515.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/733/lei_n749-_2023_000515.pdf</t>
   </si>
   <si>
     <t>Dá nome A. Quadra de Esportes com Grama Sintética/Society do Município de Formoso que menciona e da outras providências</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/732/lei_n747-_2023_000514.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/732/lei_n747-_2023_000514.pdf</t>
   </si>
   <si>
     <t>Revisa a remuneração dos servidores públicos da administração direta e indireta do Poder Em / 90Z3' Executivo do Município de Formoso e dá outras providências</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/731/lei_n746-_2023_000513.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/731/lei_n746-_2023_000513.pdf</t>
   </si>
   <si>
     <t>Estabelece o novo perímetro urbano da Vila de Goiaminas, sede do Distrito de Goiaminas, no Município de Formoso e dá outras providências.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/730/lei_n745-_2023_000512.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/730/lei_n745-_2023_000512.pdf</t>
   </si>
   <si>
     <t>Institui o Programa denominado "Brasil mais Agroecológico — Municípios em Rede", no âmbito do Município de Formoso (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/725/lei_n742-2023_000437.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/725/lei_n742-2023_000437.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial ao orçamento vigente.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/723/lei_n740-2023_000435.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/723/lei_n740-2023_000435.pdf</t>
   </si>
   <si>
     <t>Reformula e reestrutura o Conselho Municipal de Saúde — CMS e dá outras providencias.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/724/lei_n741-2023_000436.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/724/lei_n741-2023_000436.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 661, de 30 de dezembro de 2021, que "institui o Plano Plurianual do Município de Formoso (MG) para o período de 2022 a 2025 e da outras providências".</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/729/lei_n739-2023_000422.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/729/lei_n739-2023_000422.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil — Comdec do Município de  Formoso (MG) e dá outras providencias.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/728/lei_n738-2023_000421.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/728/lei_n738-2023_000421.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito do Município de Formoso, a Assistência Financeira Complementar a ser repassada pela União Federal visando dar cumprimento à legislação de regência e a decisão do Supremo Tribunal  Federal, relativamente ao cumprimento dos pisos salariais nacionais de enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e parteiras; e (IA outras providências.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/727/lei_n737-2023_000420.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/727/lei_n737-2023_000420.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 642, de 10 de setembro de 2021, que "autoriza a concessão de direito real de uso do imóvel público que especifica e ad outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/726/lei_n736-2023_000406.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/726/lei_n736-2023_000406.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta dos bens imóveis que especifica na forma que menciona.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/722/lei_n735-2023_000393.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/722/lei_n735-2023_000393.pdf</t>
   </si>
   <si>
     <t>Institui o programa de aceleração vigente desenvolvimento e do crescimento econômico do Município de Formoso, denominado "Acelera, Formoso!" e dá outras providências</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/721/lei_n734-2023_000391.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/721/lei_n734-2023_000391.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para regulamentar a constituição, formação e organização dos conglomerados rurais do Município de Formoso e dá outras providencias.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/720/lei_n733-2023_000390.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/720/lei_n733-2023_000390.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 446, de 22 de junho de 2012, que "cria a Casa de Passagem — Abrigo junto Secretaria Municipal de Desenvolvimento Social_x000D_
 e dá outras providencias".</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/719/lei_n732-2023_000360.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/719/lei_n732-2023_000360.pdf</t>
   </si>
   <si>
     <t>Institui o programa denominado "Formoso mais Humanizado" no âmbito do serviço público de saúde do Município de Formoso; cria cargos públicos comissionados; altera a Lei Municipal n.° 625, de 28 de abril de 2021, que "reformula a estrutura administrativa, organizacional e institucional da Prefeitura de Formoso..." e dá outras providências.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>PO</t>
-[...5 lines deleted...]
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/708/portaria_n_815-2023_000336.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/708/portaria_n_815-2023_000336.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Recesso Parlamentar Ordinário e dá outras providências</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/714/lei_n731-2023_000350.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/714/lei_n731-2023_000350.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.°, 637, de 15 de junho de 2021, que "dispõe sobre a organização da Política de Assistência Social no Município de Formoso; institui o Programa 'Mais Social'; regulamenta a concessão das ações e projetos dele integrantes e da outras providências", para conferir nova regulamentação ao projeto "Bolsa-Cidadania".</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/713/lei_n730-2023_000349.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/713/lei_n730-2023_000349.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 289, de 10 de outubro de 2006, que "dispõe sobre os feriados municipais", para declarar os feriados que especifica, bem como_x000D_
 altera a Lei Municipal n.° 710, de 14 de fevereiro de 2023, que "institui o Código de Homenagens do Município de Formoso e da outras providências", para instituir a Comenda Patronos da Cavalgada Ecológica.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/712/lei_n729-2023_000348.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/712/lei_n729-2023_000348.pdf</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/711/lei_n728-2023_000347.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/711/lei_n728-2023_000347.pdf</t>
   </si>
   <si>
     <t>Estabelece o novo perímetro urbano da sede do Município de Formoso e dá outras providências.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/710/lei_n727-2023_000346.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/710/lei_n727-2023_000346.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Vigilância, Prevenção, Combate e Controle da transmissão, pelo Mosquito Aedes Aegypti, do Vírus da Dengue, do Vírus Chikungunya e do Vírus Zika — ZIKV, sob a denominação institucional "Formoso contra o Aedes" e dá outras providências.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/709/lei_n726-2023_000345.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/709/lei_n726-2023_000345.pdf</t>
   </si>
   <si>
     <t>Reconhece de utilidade pública a Cooperativa dos Produtores e Agricultores de Formoso (MG) — Coopaf.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/716/lei_n725-2023_000335.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/716/lei_n725-2023_000335.pdf</t>
   </si>
   <si>
     <t>Extingue, transforma e cria unidades administrativas e cargos públicos comissionados; altera a Lei Municipal n.° 625, de 28 de abril de 2021, que "reformula a estrutura administrativa, organizacional e institucional da Prefeitura de Formoso..." e dá outras providências.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/715/lei_n724-2023_000334.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/715/lei_n724-2023_000334.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 288, de 26 de setembro de 2006, que "dispõe sobre o serviço de transporte individual de passageiros (taxi) no Município de_x000D_
 Formoso e da outras providencias", para modificar a fixação do número de permissões precárias para exploração de serviço de taxi.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/718/lei_n_723-2023_000246.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/718/lei_n_723-2023_000246.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes para a elaboração da Lei Orçamentária Anual do exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/735/lei_n_720-2023_000227.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/735/lei_n_720-2023_000227.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.° 637, de 15 de junho de 2021, que "dispõe sobre a organização da Política de Assistência Social no Município de Formoso; institui o Programa 'Mais Social'; regulamenta a concessão das ações e projetos dele integrantes e dá outras providências", para instituir o Programa Municipal "Mamãe_x000D_
 Formosense" ao reformular o beneficio "Auxilio-Natalidade"</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/717/lei_n_722-2023_000247.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/717/lei_n_722-2023_000247.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formoso (MG) a contratar operação de crédito, com outorga de garantia, com a Caixa Econômica Federal no_x000D_
 âmbito do programa Financiamento Infraestrutura e ao Saneamento — Finisa e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/736/lei_n_721-2023_000228.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/736/lei_n_721-2023_000228.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.° 625, de 28 de abril de 2021, que "reformula a estrutura administrativa, organizacional e institucional da Prefeitura de Formoso e dá outras providências", para instituir a Função Gratificada de Elevada Complexidade de Assessoramento Superior.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/707/lei_n_719-2023_000219.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/707/lei_n_719-2023_000219.pdf</t>
   </si>
   <si>
     <t>Cria o Museu Municipal e Casa da Cultura "Professora Ana Pereira de Sousa" e da outras providências</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/706/lei_n_718-2023_000218.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/706/lei_n_718-2023_000218.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 586, de 20 de fevereiro de 2020, que "Oficializa o Hino do Município de Formoso, Estado de Minas Gerais, e dá outras_x000D_
 providências", para inclusão da partitura do Hino Oficial, de seus autores e para dispor sobre o patrimônio histórico-cultural do hino.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/705/lei_n717-2023_000215.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/705/lei_n717-2023_000215.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.° 637, de 15 de junho de 2021, que "dispõe sobre a organização da Política de Assistência Social no Município de_x000D_
 Formoso; institui o Programa 'Mais Social'; regulamenta a concessão das ações e projetos dele integrantes e dá outras providências", para_x000D_
 fixar novo valor do projeto "Bolsa-Cidadania".</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/704/lei_n716-2023_000214.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/704/lei_n716-2023_000214.pdf</t>
   </si>
   <si>
     <t>Cria o Centro Municipal de Educação Infantil "Creche Municipal Cantinho da Criança" e dá outras providências.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/703/lei_n715-2023_000213.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/703/lei_n715-2023_000213.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 238, de 26 de abril de 2005, que "institui o Código de Posturas do Município de Formoso", para dispor sobre a proibição de_x000D_
 permanência e circulação de animais que especifica, soltos nas vias e logradouros públicos, bem como sobre a apreensão, resgate, leilão,_x000D_
 adoção e doação de animais apreendidos e da outras providências.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/702/lei_n714-2023_000212.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/702/lei_n714-2023_000212.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.° 659, de 14 de dezembro de 2021, que "estabelece normas para regulamentar o funcionamento, remuneração,_x000D_
 composição e organização do Conselho Tutelar do Município de Formoso; disciplina o processo de escolha dos conselheiros e dá outras_x000D_
 providências", para prever a forma de substituição extraordinária de Conselheiro Tutelar titular.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/701/lei_n713-2023_000193.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/701/lei_n713-2023_000193.pdf</t>
   </si>
   <si>
     <t>Institui a Cápsula do Tempo do Município de Formoso e dá outras providências.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/700/lei_n712-2023_000192.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/700/lei_n712-2023_000192.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.° 710, de 14 de fevereiro de 2023, que "institui o Código de Homenagens do Município de Formoso e da_x000D_
 outras providências".</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/699/lei_n711-2023_000191.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/699/lei_n711-2023_000191.pdf</t>
   </si>
   <si>
     <t>Concede honrarias que especifica homenageados que menciona.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/692/lei_n_710-20223_000187.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/692/lei_n_710-20223_000187.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Homenagens do Município_x000D_
 de Formoso e dá outras providências.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/691/lei_n_709-20223_000186.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/691/lei_n_709-20223_000186.pdf</t>
   </si>
   <si>
     <t>Revisa os subsídios dos agentes politicos do_x000D_
 Município de Formoso (MG), na forma do_x000D_
 inciso X do artigo 37 da Constituição da_x000D_
 República Federativa do Brasil e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/690/lei_n_708-20223_000185.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/690/lei_n_708-20223_000185.pdf</t>
   </si>
   <si>
     <t>Revisa os vencimentos dos servidores públicos da Câmara Municipal de Formoso, na forma do inciso X do artigo 37 da Constituição da_x000D_
 República Federal</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/689/lei_n_707-2022_000184.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/689/lei_n_707-2022_000184.pdf</t>
   </si>
   <si>
     <t>Estatui a Política Municipal de Meio Ambiente_x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/670/lei__n_705-2022_____000144.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/670/lei__n_705-2022_____000144.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial_x000D_
 ao orçamento vigente.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/669/lei__n_704-2022_____000142.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/669/lei__n_704-2022_____000142.pdf</t>
   </si>
   <si>
     <t>Desafeta os imóveis públicos que especifica e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/668/lei__n_703-2022_____000141.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/668/lei__n_703-2022_____000141.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel público que_x000D_
 especifica em favor da Companhia de_x000D_
 Saneamento de Minas Gerais — Copasa e dá_x000D_
 outras providencias</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/667/lei__n_702-2022_____000140.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/667/lei__n_702-2022_____000140.pdf</t>
   </si>
   <si>
     <t>Dá denominação a quadra poliesportiva que_x000D_
 menciona e dá outras providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/666/lei__n_701-2022_____000139.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/666/lei__n_701-2022_____000139.pdf</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/675/lei__n_700-2022_000136.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/675/lei__n_700-2022_000136.pdf</t>
   </si>
   <si>
     <t>Inclui no Calendário Oficial de Eventos do_x000D_
 Município de Formoso a Tradicional Festa de_x000D_
 Sao Sebastião; altera a Lei n.° 293, de 24 de_x000D_
 outubro de 2006, que "institui o Calendário_x000D_
 Oficial de Eventos do Município de Formoso e_x000D_
 dá outras providências".</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/674/lei__n_699-2022_000135.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/674/lei__n_699-2022_000135.pdf</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/673/lei__n_698-2022_000134.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/673/lei__n_698-2022_000134.pdf</t>
   </si>
   <si>
     <t>Revisa a remuneração dos servidores públicos_x000D_
 da administração direta e indireta do Poder_x000D_
 Executivo do Município de Formoso e dá outras_x000D_
 providencias</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/672/lei__n_697-2022_000133.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/672/lei__n_697-2022_000133.pdf</t>
   </si>
   <si>
     <t>Reconhece de utilidade pública a Associação_x000D_
 Beneficente Cristã de Formoso.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/676/lei__n_696-2022_000130.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/676/lei__n_696-2022_000130.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 661, de 30 de dezembro de_x000D_
 2021, que "institui o Plano Plurianual do_x000D_
 Município de Formoso (MG) para o período de_x000D_
 2022 a 2025 e da outras providências".</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/677/lei__n_695-2022_000129.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/677/lei__n_695-2022_000129.pdf</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/678/lei__n_694-2022_000128.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/678/lei__n_694-2022_000128.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal dos Direitos da Criança e do Adolescente — FMDCA e da outras , providências.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/679/lei__n_693-2022_000127.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/679/lei__n_693-2022_000127.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito do Município de_x000D_
 Formoso (MG), o disposto nos parágrafos 40 a 11_x000D_
 do artigo 198 da Constituição Federal, com a_x000D_
 nova redação dada pela Emenda Constitucional_x000D_
 n.° 120, de 5 de maio de 2022, e na Lei Federal_x000D_
 n.° 11.350, de 5 de outubro de 2006, acerca das_x000D_
 atividades, obrigações, direitos e garantias dos_x000D_
 Agentes Comunitários de Saúde — ACS e dos_x000D_
 Agentes de Combate As Endemias — ACE; altera_x000D_
 a Lei n.° 327, de 7 de novembro de 2007, que_x000D_
 "dispõe sobre a estruturação do Plano de Cargos_x000D_
 e Carreiras da Prefeitura Municipal de Formoso_x000D_
 (MG, estabelece normas gerais de_x000D_
 enquadramento, institui nova tabela de_x000D_
 vencimentos ..." e dá outras providências.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/638/lei_692-2022_000107.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/638/lei_692-2022_000107.pdf</t>
   </si>
   <si>
     <t>Estatui normas para regulamentar a faixa de domínio, pistas e outras disposições acerca das estradas rurais municipais e dá outras_x000D_
 providencias</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/637/lei_691-2022_000106.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/637/lei_691-2022_000106.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as proibições que especifica no âmbito das escolas públicas da Rede Municipal de Ensino e da outras providencias</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/636/lei_690-2022_000105.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/636/lei_690-2022_000105.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Gestão Democrática no âmbito da Rede Municipal de Ensino do Município de Formoso (MG) relativamente ao provimento do cargo de Diretor e Vice-Diretor de Unidade Educacional; altera a Lei n.° 296, de 23 de novembro de 2006, que "dispõe sobre o Estatuto e o Plano de Carreira e Remuneração do Magistério Publico do Município de Formoso — Minas Gerais"; altera a Lei n.° 625, de 28 de abril de 2021, que "reformula a estrutura_x000D_
 administrativa, organizacional e institucional da Prefeitura de Formoso..." e da outras providências.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/635/lei_689-2022_000104.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/635/lei_689-2022_000104.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Condutor Zeloso", regulamenta os eixos a ele inerentes e dá outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/671/lei__688-2022_1.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/671/lei__688-2022_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto dos Servidores Públicos _x000D_
 Municipais de Formoso (MG).</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/661/portaria-782_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/661/portaria-782_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Concessão de Licença Prêmio que_x000D_
 Especifica e dá outras providências.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/660/portaria-781_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/660/portaria-781_de_2022.pdf</t>
   </si>
   <si>
     <t>Concede férias regulamentares á servidora que_x000D_
 menciona e dá outras providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/659/portaria-780_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/659/portaria-780_de_2022.pdf</t>
   </si>
   <si>
     <t>Designa o servidor IVANILTO ROCHA FERREIRA_x000D_
 para, em caráter eventual e temporário, conduzir o_x000D_
 veículo oficial da Câmara Municipal de Formoso-_x000D_
 MG.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/658/portaria-779_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/658/portaria-779_de_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO DIRETOR_x000D_
 DE DEPARTAMENTO DE ADMINISTRAÇÃO E_x000D_
 FINANÇAS, DA CÂMARA MUNICIPAL DE_x000D_
 FORMOSO-MG.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/657/portaria-778_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/657/portaria-778_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Comissão Representativa e dá outras providência</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/656/portaria-777_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/656/portaria-777_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Recesso Parlamentar Ordinário e dá outras providências.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/665/lei_686-2022___000118.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/665/lei_686-2022___000118.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes para a elaboração da Lei Orçamentária Anual do exercício de 2023 e (IA outras providencias.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>LDO</t>
   </si>
   <si>
     <t>Lei de Diretrizes Orçamentária - LDO</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/619/lei_686_de_2022__ldo_.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/619/lei_686_de_2022__ldo_.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes para a elaboração da Lei Orçamentária Anual do exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/634/lei_685-2022_000102.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/634/lei_685-2022_000102.pdf</t>
   </si>
   <si>
     <t>Estatui normas para regulamentar a denominação e alteração de denominação de próprios públicos municipais e da outras providencias</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/633/lei_684-2022_000101.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/633/lei_684-2022_000101.pdf</t>
   </si>
   <si>
     <t>Estatui normas para regulamentar o reconhecimento/declaração de utilidade pública de pessoas jurídicas de direito privado no âmbito_x000D_
 do Município de Formoso e da outras providência</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/655/portaria-776_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/655/portaria-776_de_2022.pdf</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/632/lei_683-2022_000100.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/632/lei_683-2022_000100.pdf</t>
   </si>
   <si>
     <t>Ratifica alterações no Protocolo de Intenções de Contrato do Consórcio de Saúde e Desenvolvimento dos Vales do Noroeste de_x000D_
 Minas — Convales.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/631/lei_682-2022_000099.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/631/lei_682-2022_000099.pdf</t>
   </si>
   <si>
     <t>Estatui normas para regulamentar a instituição de datas comemorativas no âmbito do Município de Formoso; institui o Calendário Oficial de Datas_x000D_
 Comemorativas — Codac e dá outras providências</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/654/portaria-775_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/654/portaria-775_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o adiamento da Reunião Ordinária de_x000D_
 23/05/2022 da Câmara Municipal de Formoso</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/653/portaria-774_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/653/portaria-774_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispões sobre Concessão de férias regulamentar que_x000D_
 especifica e dá outras providências</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/630/lei_681-2022_000044.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/630/lei_681-2022_000044.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Turismo Comtur e da outras providencias</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/629/lei_680-2022_000043.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/629/lei_680-2022_000043.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Esportes, Juventude e Lazer — Comsejul — e dá outras providências.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/628/lei_679-2022_000098.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/628/lei_679-2022_000098.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 288, de 26 de setembro de 2006, que "dispõe sobre o serviço de transporte individual de passageiros (táxi) no Município de_x000D_
 Formoso e da outras providências", para fixar o número de permissões precárias para exploração de serviço de táxi.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/688/leis__678-2022__000093.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/688/leis__678-2022__000093.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o Serviço de Assistência_x000D_
 Jurídica — SAJ no âmbito do Município de_x000D_
 Formoso e dá outras providências.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/687/leis__677-2022__000092.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/687/leis__677-2022__000092.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação, no âmbito do_x000D_
 Município de Formoso, do disposto na Portaria_x000D_
 n.° 67, de 4 de fevereiro de 2022, do Ministério_x000D_
 da Educação, no tocante ao cumprimento do_x000D_
 piso salarial nacional dos profissionais do_x000D_
 magistério da educação básica pública; concede_x000D_
 aumento real na carreira na forma que especifica_x000D_
 e da outras providencias.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/686/leis__676-2022__000091.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/686/leis__676-2022__000091.pdf</t>
   </si>
   <si>
     <t>Institui a Declaração Municipal de Direitos de_x000D_
 Liberdade Econômica de Formoso; estabelece_x000D_
 normas para atos de liberação de atividade_x000D_
 econômica e a análise de impacto regulatário e_x000D_
 &amp;I outras providencias</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/680/lei_625-2021_14.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/680/lei_625-2021_14.pdf</t>
   </si>
   <si>
     <t>Reformula a estrutura administrativa,_x000D_
 organizacional e institucional da Prefeitura de_x000D_
 Formoso e da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/685/leis__675-2022__000090.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/685/leis__675-2022__000090.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de_x000D_
 Formoso a promover a renegociação e o_x000D_
 respectivo parcelamento da divida histórica_x000D_
 contraída com a Companhia Energética de Minas_x000D_
 Gerais — Cemig Distribuição S.A; abre crédito_x000D_
 adicional especial ao orçamento vigente e da_x000D_
 outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/738/leis_675-2022__000090.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/738/leis_675-2022__000090.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Formoso a promover a renegociação e o respectivo parcelamento da divida histórica contraída com a Companhia Energética de Minas Gerais — Cemig Distribuição S.A; abre crédito adicional especial ao orçamento vigente e da outras providências.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/644/portaria-765_de_2022.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/684/leis__674-2022__000089.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/644/portaria-765_de_2022.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/684/leis__674-2022__000089.pdf</t>
   </si>
   <si>
     <t>Estatui normas para regulamentar o manejo_x000D_
 ético animal no âmbito do Município de_x000D_
 Formoso e da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/683/leis__673-2022__000088.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/683/leis__673-2022__000088.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 611, de 9 de mat-go de 2021,_x000D_
 que "dispõe sobre o regime de contratação, por_x000D_
 tempo determinado, para atender à necessidade_x000D_
 temporária de excepcional interesse público,_x000D_
 estabelece normas para regulamentar o_x000D_
 Processo Seletivo Simplificado — PSS — e da_x000D_
 outras providencias."</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/682/leis__672-2022__000087.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/682/leis__672-2022__000087.pdf</t>
   </si>
   <si>
     <t>Extingue, transforma e cria unidades_x000D_
 administrativas e cargos públicos_x000D_
 comissionados; altera a Lei Municipal n.° 625,_x000D_
 de 28 de abril de 2021, que "reformula a_x000D_
 estrutura administrativa, organizacional e_x000D_
 institucional da Prefeitura de Formoso..." e dá_x000D_
 outras providencias.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/681/leis__671-2022__000086.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/681/leis__671-2022__000086.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Campo de Futebol situado_x000D_
 no Distrito de Goiaminas que menciona e (IA_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/</t>
+    <t>http://sapl.formoso.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Institui o programa denominado "Colhendo Dignidade — Horta Comunitária" no âmbito do Município de Formoso; abre crédito adicional especial ao orçamento vigente e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/737/lei_n670-_2022_000517.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/737/lei_n670-_2022_000517.pdf</t>
   </si>
   <si>
     <t>Institui o programa denominado "Colhendo Dignidade — Horta Comunitária" no âmbito do Município de Formoso; abre crédito adicional especial ao orçamento vigente e da outras providencias.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/626/leis_669-2022__000085.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/626/leis_669-2022__000085.pdf</t>
   </si>
   <si>
     <t>Institui o programa denominado "Incentivo Campeão" no âmbito do Município de Formoso; abre crédito adicional especial ao orçamento vigente e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/625/leis_668-2022__000082.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/625/leis_668-2022__000082.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Bom de Bola, Bom na Escola" no âmbito do Município de Formoso; abre crédito adicional especial ao orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/624/leis_667-2022__000081.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/624/leis_667-2022__000081.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial ao orçamento vigente</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/652/portaria-773_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/652/portaria-773_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratificação á Servidora_x000D_
 ocupante de cargo de cargo efetivo que menciona, da_x000D_
 Câmara Municipal de Formoso-MG.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/651/portaria-772_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/651/portaria-772_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação de membros para_x000D_
 acompanhamento e fiscalização do Contrato_x000D_
 Administrativo n°003/2022.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/623/leis_666-2022__000080.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/623/leis_666-2022__000080.pdf</t>
   </si>
   <si>
     <t>Revisa os vencimentos dos servidores públicos da Câmara Municipal de Formoso e do subsidio dos Vereadores, na forma do inciso X do artigo_x000D_
 37 da Constituição da República Federativa do Brasil e (IA outras providências.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/622/leis_665-2022__000079.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/622/leis_665-2022__000079.pdf</t>
   </si>
   <si>
     <t>Transforma o cargo público que especifica; altera a Lei Municipal n.° 327, de 7 de novembro de 2007, que "dispõe sobre a estruturação_x000D_
 Plano de Cargos e Carreiras da Prefeitura Municipal de Formoso (MG), estabelece normas gerais de enquadramento, institui nova tabela de_x000D_
 vencimentos e da outras providências.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/621/leis_664-2022__000078.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/621/leis_664-2022__000078.pdf</t>
   </si>
   <si>
     <t>Transforma o cargo público que especifica; altera a Lei Municipal n.° 296, de 23 de novembro de 2006, que "dispõe sobre o Estatuto_x000D_
 e o Plano de Carreira e Remuneração do Magistério Público do Município de Formoso — Minas Gerais".</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/620/leis_663-2022__000077.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/620/leis_663-2022__000077.pdf</t>
   </si>
   <si>
     <t>Concede revisões gerais anuais que menciona; retifica os valores dos subsídios do Prefeito, Vice-Prefeito e Secretários Municipais diante_x000D_
 da ausência de concessão e aplicação de revisões gerais anuais (recomposições) na forma que especifica e (Id outras providências.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/650/portaria-771_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/650/portaria-771_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratificação ao Servidor_x000D_
 ocupante de cargo em comissão que menciona, da_x000D_
 Câmara Municipal de Formoso-MG</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/649/portaria-770_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/649/portaria-770_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação das Comissões_x000D_
 Permanentes da Câmara Municipal de Formoso,_x000D_
 Estado de Minas Gerais, e dá outras providências</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/648/portaria-769_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/648/portaria-769_de_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO ASSESSOR DE_x000D_
 GABINETE. DA CÂMARA MUNICIPAL DE_x000D_
 FORMOSO, ESTADO DE MINAS GERAIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/647/portaria-768_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/647/portaria-768_de_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO SECRETÁRIO DE_x000D_
 CONTROLE INTERNO. DA CÂMARA MUNICIPAL_x000D_
 DE FORMOSO, ESTADO DE MINAS GERAIS E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/646/portaria-767_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/646/portaria-767_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Nomeação de Pregoeiro e da_x000D_
 Equipe de apoio da Câmara Municipal de formoso,_x000D_
 Estado de Minas Gerais</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/645/portaria-766_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/645/portaria-766_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Nomeação da COMISSÃO_x000D_
 PERMANENTE DE LICITAÇÃO da câmara_x000D_
 Municipal de Formoso, Estado de Minas Gerais</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/643/portaria-764_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/643/portaria-764_de_2022.pdf</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/642/portaria-763_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/642/portaria-763_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a movimentação financeira dos_x000D_
 recursos da Câmara Municipal de Formoso,_x000D_
 Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/641/portaria-762_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/641/portaria-762_de_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO DIRETOR DE_x000D_
 DEPARTAMENTO DE ASSUNTOS LEGISLATIVOS DA_x000D_
 CÂMARA MUNICIPAL DE FORMOSO, ESTADO DE_x000D_
 MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/640/portaria-761_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/640/portaria-761_de_2022.pdf</t>
   </si>
   <si>
     <t>Nomeia o Servidor JOÃO SANTANA FERREIRA DA SILVA para o cargo de Secretário Executivo da Câmara Municipal de Formoso.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/639/portaria-760_de_2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/639/portaria-760_de_2022.pdf</t>
   </si>
   <si>
     <t>NOMEIA OS MEMBROS DA MESA DIRETORA PARA_x000D_
 O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>LOA</t>
   </si>
   <si>
     <t>Lei Orçamentária Anual - LOA</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/618/lei_662-2021_loa_-2022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/618/lei_662-2021_loa_-2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Formoso (MG) para o exercício financeiro de 2022; estabelece a forma de financiamento das_x000D_
 políticas públicas a serem executadas pelo Município em 2022 e dá outras providências</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PPA</t>
   </si>
   <si>
     <t>Plano Plurianual - PPA</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/662/lei_661_de_2021__ppa.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/662/lei_661_de_2021__ppa.pdf</t>
   </si>
   <si>
     <t>Constitui o Plano Plurianual do Município de Formoso (MG) para o período de 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda à Lei Orgânica do Município</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/594/emenda_a_lei_organica_n5_de_17_de_dezembro_de_2021.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/594/emenda_a_lei_organica_n5_de_17_de_dezembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 160 da Lei Orgânica, para tornar obrigatória a execução da programação orçamentária que especifica.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/617/lei_660-2021__000139.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/617/lei_660-2021__000139.pdf</t>
   </si>
   <si>
     <t>Revisa a remuneração dos servidores públicos da administração direta e indireta do Poder Executivo do Município de Formoso e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/616/lei_659-2021__000138.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/616/lei_659-2021__000138.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para regulamentar o funcionamento, remuneração, composição e organização do Conselho Tutelar do Município de Formoso; disciplina o processo de escolha dos conselheiros e dá outras providências</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/615/lei_658-2021__000137.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/615/lei_658-2021__000137.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 402, de 18 de outubro de 2010, que "dispõe sobre o Imposto Sobre Serviços de Qualquer Natureza..."; para ajustar o texto local_x000D_
 ao disposto na Lei Complementar Federal n.°183, de 22 de setembro de 2021.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/614/lei_657-2021__000135.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/614/lei_657-2021__000135.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta a concessão do Abono-Fundeb aos profissionais da educação básica da Rede Municipal de Ensino na forma que especifica e da outras providências.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/613/lei_656-2021__000134.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/613/lei_656-2021__000134.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar ao Orçamento Geral do Município de Formoso.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/611/lei_655-2021__000133.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/611/lei_655-2021__000133.pdf</t>
   </si>
   <si>
     <t>Institui o programa denominado "Governo Presente" no âmbito do Município de Formoso e da outras providências.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/610/lei_654-2021__000132.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/610/lei_654-2021__000132.pdf</t>
   </si>
   <si>
     <t>Institui o programa denominado "Formoso Florido" no âmbito do Município de Formoso e da outras providencias.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/609/lei_653-2021__000131.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/609/lei_653-2021__000131.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Municipal — SIM e os procedimentos de inspeção sanitária e industrial de produtos de origem animal no_x000D_
 âmbito do Município de Formoso (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/608/lei_652-2021__000130.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/608/lei_652-2021__000130.pdf</t>
   </si>
   <si>
     <t>Autoriza a participação do Município de Formoso (MG) no Consórcio Intermunicipal Multifinalitário da Area Mineira da Sudene — Cimams, ratifica o protocolo de intenções e dá outras providências.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/607/lei_651-2021__000129.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/607/lei_651-2021__000129.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de diárias aos agentes públicos da Prefeitura de Formoso (MG) e dá outras providencias.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/606/lei_650-2021__000128.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/606/lei_650-2021__000128.pdf</t>
   </si>
   <si>
     <t>Adota o Manual de Procedimentos do Tratamento Fora do Domicilio — TFD aprovado pela Secretaria de Estado da Saúde de Minas Gerais; fixa o valor da complementação sob responsabilidade do Município e (IA outras providências.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/605/lei_649-2021_p_03_000085.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/605/lei_649-2021_p_03_000085.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 639, de 29 de junho de 2021, que "estabelece as diretrizes para a elaboração da Lei Orçamentária Anual do exercício de 2022_x000D_
 e dá outras providências", para alterar o limite de reserva de contingência.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/604/lei_648-2021_p_03_000084.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/604/lei_648-2021_p_03_000084.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 476, de 18 de setembro de 2013, que "cria o Conselho Municipal de Educação integrando o Conselho do Fundeb como Câmara_x000D_
 e dá outras providencias."</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/603/lei_647-2021_p_03_000082.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/603/lei_647-2021_p_03_000082.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para regulamentar a gratificação pelo exercício de atividades insalubres, perigosas ou penosas e dá outras providências.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/566/lei_646-2021_p_03_000081.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/566/lei_646-2021_p_03_000081.pdf</t>
   </si>
   <si>
     <t>Institui o programa denominado "Formoso pra Servir", que dispõe sobre a prestação de serviços urbanos e rurais à população e dá outras providências.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/565/lei_645-2021_p_03_000083.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/565/lei_645-2021_p_03_000083.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a forma de aplicação, no âmbito do Poder Executivo do Município de Formoso, da Lei Federal n.° 14.151, de 12 de maio de 2021, que "dispõe sobre o afastamento da empregada gestante das atividades de trabalho presencial durante a emergência de saúde pública de importância nacional decorrente do novo corona vírus".</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/564/lei_644-2021_p_03_000080.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/564/lei_644-2021_p_03_000080.pdf</t>
   </si>
   <si>
     <t>Institui e organiza o Sistema Municipal de Ensino do Município de Formoso e dá outras providencias.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/612/lei_643-2021_p_03_000079.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/612/lei_643-2021_p_03_000079.pdf</t>
   </si>
   <si>
     <t>Institui o Código Municipal de Defesa do Usuário de Serviços Públicos de Formoso e dá outras providências.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/563/lei_642-2021_p_03_000078.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/563/lei_642-2021_p_03_000078.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso do imóvel público que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/553/lei_641-2021_p_03_000077.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/553/lei_641-2021_p_03_000077.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Alimentação Escolar —  CAE  e dá outras providências.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/554/lei_640-2021_p_03_000076.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/554/lei_640-2021_p_03_000076.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial ao Orçamento Geral do Município de Formoso.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/664/lei_639-2021.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/664/lei_639-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes para a elaboração da Lei Orçamentária Anual do exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/549/lei_638-2021_p_03_000075.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/549/lei_638-2021_p_03_000075.pdf</t>
   </si>
   <si>
     <t>Revisa o subsídio dos agentes políticos, Prefeito, Vice-Prefeito e Secretário do município de Formoso e dá outras providências.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/550/lei_637-2021_p_03_000074.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/550/lei_637-2021_p_03_000074.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da politica de assistência social do município de Formoso; institui o programa "Mais Social"; regulamenta a concessão das ações e projetos dele integrantes e dá outras providências.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/551/lei_636-2021_p_03_000073.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/551/lei_636-2021_p_03_000073.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Atendimento Socioeducativo - Simase na modalidade de Medidas Socioeducativas de Liberdade Assistida - LA e Prestação de Serviço á Comunidade - PSC, destinada a adolescentes que pratiquem ato infracional no Município de Formoso e dá outras providencias.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/557/lei_635-2021_p_03_000072.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/557/lei_635-2021_p_03_000072.pdf</t>
   </si>
   <si>
     <t>altera a lei 402 de 18 outubro de 2010</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/552/lei_634-2021_p_03_000071.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/552/lei_634-2021_p_03_000071.pdf</t>
   </si>
   <si>
     <t>Estatui normas para regulamentar o processo administrativo no âmbito da Administração Publica e Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/602/lei_633-2021_p_03_000070.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/602/lei_633-2021_p_03_000070.pdf</t>
   </si>
   <si>
     <t>Institui a Retribuição Extraordinária Covid-19 — REC e dá outras providências.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/601/lei_632-2021_p_03_000069.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/601/lei_632-2021_p_03_000069.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 289, de 10 de outubro de 2006, que "dispõe sobre os feriados municipais", para declarar o dia 1° de março como feriado_x000D_
 municipal em celebração ao Aniversário do Município de Formoso (Data Magna) decorrente da Emancipação Política e Administrativa do_x000D_
 Município.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/600/lei_631-2021__000127.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/600/lei_631-2021__000127.pdf</t>
   </si>
   <si>
     <t>Institui o Arquivo Público Municipal de Formoso; define as diretrizes da políticamunicipal de arquivos públicos e privados; cria o Sistema Municipal de Arquivos — Sismarq e dá outras providências.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/599/lei_630-2021_p_03_000086.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/599/lei_630-2021_p_03_000086.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema de Controle Interno do Poder Executivo do Município de Formoso; cria unidades administrativas, cargos públicos e funções de confiança que especifica; extingue cargo público e unidade administrativa que especifica; estatui o Conselho Municipal de Transparência Pública e Integridade — CMTPI; e da outras providências.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/598/lei_629-2021_p_03_000067.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/598/lei_629-2021_p_03_000067.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Turismo e da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/663/lei_628-2021__000123.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/663/lei_628-2021__000123.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Regularização Fundiária denominada "Formoso Legal"; dispõe sobre a aplicação, no âmbito do Município de Formoso, das normas e instrumentos previstos na Lei Federal n.° 13.465, de 11 de julho de 2017, no Decreto Federal n.° 9.310, de 15 de março de 2018 e demais legislações de regência, e da outras providências.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/558/lei_628-2021_000022.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/558/lei_628-2021_000022.pdf</t>
   </si>
   <si>
     <t>institui a politica municipal de regularização fundiária denominada "FORMOSO LEGAL"</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/597/lei_627-2021_p_03_000066.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/597/lei_627-2021_p_03_000066.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração, a redação, a alteração das leis, estabelece normas para a Consolidação da Legislação Municipal — CLM —determina a atualização e institui diretrizes e procedimentos para a padronização das leis e dá outras providências.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/595/lei_626-2021_p_03_000065.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/595/lei_626-2021_p_03_000065.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.° 611, de 9 de março de 2021, que "dispõe sobre o regime de contratação, por tempo determinado, para atender A. necessidade_x000D_
 temporária de excepcional interesse público, estabelece normas para regulamentar o Processo Seletivo Simplificado — PSS — e dá outras providências", para prever nova necessidade temporária de excepcional interesse público, para fins de contratação temporária, consubstanciada na contratação de médicos estrangeiros residentes no Brasil que tenham exercido a medicina, na forma da lei, em situações de calamidade pública ou emergência_x000D_
 de saúde pública formalmente declaradas.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/596/lei_624-2021_000061.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/596/lei_624-2021_000061.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação do Município de Formoso — CACS-Fundeb e dá outras providências.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/593/lei_623-2021_000060.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/593/lei_623-2021_000060.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre _x000D_
 Municípios brasileiros, com a finalidade de _x000D_
 adquirir vacinas para combate e enfrentamento _x000D_
 pandemia da Covid-19, medicamentos, insumos _x000D_
 e equipamentos na Área da saúde.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/592/lei_622-2021_000059.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/592/lei_622-2021_000059.pdf</t>
   </si>
   <si>
     <t>Regulamenta o processo de transição _x000D_
 governamental no âmbito do Município de _x000D_
 Formoso e dá outras providências.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/591/lei_621-2021_000058.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/591/lei_621-2021_000058.pdf</t>
   </si>
   <si>
     <t>Fixa, no âmbito do Município de Formoso, o _x000D_
 valor para pagamento de obrigações vinculadas a _x000D_
 Requisição de Pequeno Valor — RPV decorrente _x000D_
 de decisão judicial e dá outras providências.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/590/lei_620-2021_000057.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/590/lei_620-2021_000057.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação, no âmbito do _x000D_
 Município de Formoso, das disposições sobre _x000D_
 segurança jurídica e eficiência na criação e na _x000D_
 aplicação do direito público decorrentes da Lei _x000D_
 Federal n.° 13.655, de 25 de abril de 2018 com _x000D_
 repercussão na gestão pública municipal e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/589/lei_619-2021_000056.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/589/lei_619-2021_000056.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo ao _x000D_
 Emplacamento de Veículos ou Transferência de _x000D_
 Placas para o Município de Formoso visando _x000D_
 incrementar a arrecadação do Imposto sobre a _x000D_
 Propriedade de Veículos Automotores — IPVA _x000D_
 denominado "Placa Legal" e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/588/lei_618-2021_000055.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/588/lei_618-2021_000055.pdf</t>
   </si>
   <si>
     <t>Regulamenta a distribuição de honorários _x000D_
 advocaticios no âmbito do Município de _x000D_
 Formoso e da outras providencias.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/587/lei_617-2021_000054.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/587/lei_617-2021_000054.pdf</t>
   </si>
   <si>
     <t>Revisa a remuneração dos servidores do Poder _x000D_
 Legislativo e os subsídios dos vereadores do _x000D_
 Município de Formoso e da outras providências.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/586/lei_616-2021_000053.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/586/lei_616-2021_000053.pdf</t>
   </si>
   <si>
     <t>Institui o programa de pagamento incentivado de _x000D_
 débitos com a Fazenda Pública denominado _x000D_
 "Formoso em Dia" e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/585/lei_615-2021_000051.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/585/lei_615-2021_000051.pdf</t>
   </si>
   <si>
     <t>Institui o programa denominado "Contribuinte _x000D_
 Premiado" e cla outras providencias.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/584/lei_614-2021_000050.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/584/lei_614-2021_000050.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a conciliação, transação e _x000D_
 desistência nos processos da competência dos _x000D_
 Juizados Especiais da Fazenda Pública e da _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/583/lei_613-2021_000049.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/583/lei_613-2021_000049.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Formoso, nas _x000D_
 condições que especifica, a não propor ações ou _x000D_
 desistir das eventualmente ajuizadas e da outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/582/lei_612-2021_000048.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/582/lei_612-2021_000048.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial _x000D_
 ao orçamento vigente.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/581/lei_611-2021_000041.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/581/lei_611-2021_000041.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de contratação, por _x000D_
 tempo determinado, para atender A. necessidade _x000D_
 temporária de excepcional interesse público, _x000D_
 estabelece normas para regulamentar o _x000D_
 Processo Seletivo Simplificado — PSS — e dá _x000D_
 outras providências.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/580/lei_610-2021_000040.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/580/lei_610-2021_000040.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para regulamentar a revisão _x000D_
 geral e anual da remuneração dos servidores _x000D_
 públicos municipais, nos termos do disposto no _x000D_
 inciso X do artigo 37 da Constituição Federal; _x000D_
 fixa os pisos que especifica; revisa a _x000D_
 remuneração dos servidores públicos da _x000D_
 administração direta e indireta do Poder _x000D_
 Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/548/portaria_726-2021.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/548/portaria_726-2021.pdf</t>
   </si>
   <si>
     <t>NOMEIA MEMBROS DA MESA DIRETORA PARA EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/547/lei_608-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/547/lei_608-2020.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do orçamento fiscal do município de Formoso para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/542/lei_607-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/542/lei_607-2020.pdf</t>
   </si>
   <si>
     <t>Abre credito especial ao orçamento vigente.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/546/portaria_712-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/546/portaria_712-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferencia da 31° reunião ordinária, por luto oficial, em virtude do falecimento do genitor do Vereador que menciona.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/541/lei_606-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/541/lei_606-2020.pdf</t>
   </si>
   <si>
     <t>inclui no calendário oficial de eventos do município de formoso-mg o dia do evangélico.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/540/lei_605-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/540/lei_605-2020.pdf</t>
   </si>
   <si>
     <t>Altera o inciso X do artigo 4º da lei 293, de 24 de outubro de 2006.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/545/portaria_711-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/545/portaria_711-2020.pdf</t>
   </si>
   <si>
     <t>Concede férias regulamentares á servidora que menciona e da outras providencias</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/544/portaria_710-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/544/portaria_710-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE 0 FECHAMENTO TEMPORAR10 DA CÂMARA MUNICIPAL DE FORMOSO EM OBEDIÊNCIA A RELATÓRIO MÉDICO, QUE COMUNICA A_x000D_
 OCORRÊNCA DO COVID-19, NO PODER LEGISLATIVODE FORMOSO.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/539/lei_604-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/539/lei_604-2020.pdf</t>
   </si>
   <si>
     <t>Abre credito especial ao orçamento vigente</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/537/portaria_709-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/537/portaria_709-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DAS MEDIDAS ADMINISTRATIVAS DA CÂMARA MUNICIPAL DE FORMOSO-MG, EM RAZÃO DO DECRETO MUNICIPAL N°1337 DE 21 MARCO DE 2020, QUE DECLARA SITUAÇÃO DE EMERGÊNCIA EM SAÚDE PÚBLICA, MOTIVADA PELA PANDEMIA DECLARADA PELA ORGANIZAÇÃO MUNDIAL DE SAÚDE, EM VIRTUDE DA DOENÇA INFECCIOSA  VIRAL  RESPIRATÓRIA- COVID-19, CONSTANTES NA PORTARIA N°701/2020</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/536/portaria_708-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/536/portaria_708-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Comissão Representativa e dá outras providencias.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/535/portaria_707-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/535/portaria_707-2020.pdf</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/538/lei_603-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/538/lei_603-2020.pdf</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/534/lei_603-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/534/lei_603-2020.pdf</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/543/lei_602-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/543/lei_602-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  diretrizes para a elaboração da lei orçamentária do exercício de 2021 e da outras providencias.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/533/lei_601-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/533/lei_601-2020.pdf</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/532/lei_600-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/532/lei_600-2020.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Controle de Natalidade de Cães e Gatos</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/528/portaria_706-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/528/portaria_706-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DAS MEDIDAS ADMINISTRATIVAS DA CÂMARA MUNICIPAL DE FORMOSO-MG, EM RAZÃO DO DECRETO MUNICIPAL_x000D_
 N°1337 DE 21 MARCO DE 2020, QUE DECLARA SITUAÇÃO DE EMERGÊNCIA EM SAÚDE PÚBLICA, MOTIVADA PELA PANDEMIA DECLARADA PELA_x000D_
 ORGANIZAÇÃO MUNDIAL DE SAÚDE, EM VIRTUDE DA DOENÇA INFECCIOSA VIRAL RESPIRATÓRIA- COVID-19, CONSTANTES NA PORTARIA N°701/2020</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/531/lei_599-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/531/lei_599-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Incentivo ao Desenvolvimento da Apicultura e da Meliponicultura - PMDAM.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/527/portaria_705-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/527/portaria_705-2020.pdf</t>
   </si>
   <si>
     <t>EXONERA SERVIDORA QUE MENCIONA, EM VIRTUDE DA CONCESSÃO DA APOSENTADORIA VOLUNTÁRIA JUNTO AO INSS.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/529/portaria_704-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/529/portaria_704-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DAS MEDIDAS ADMINISTRATIVAS DA CÂMARA MUNICIPAL DE FORMOSO-MG, EM RAZÃO DO DECRETO MUNICIPAL_x000D_
 N°1337 DE 21 MARÇO DE 2020, QUE DECLARA SITUAÇÃO DE EMERGÊNCIA EM SAÚDE PÚBLICA,MOTIVADA PELA PANDEMIA DECLARADA PELA_x000D_
 ORGANIZAÇÃO MUNDIAL DE SAÚDE, EM VIRTUDE DA DOENÇA INFECCIOSA VIRAL RESPIRATORIA- COVID-19, CONSTANTES NA PORTARIA N°701/2020</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/530/portaria_703-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/530/portaria_703-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PONTO FACULTATIVO NA CÂMARAMUNICIPAL DE FORMOSO EM RAZÃO DO FERIADO NACIONAL DE TIRADENTES</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/520/portaria_no_702-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/520/portaria_no_702-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DAS MEDIDAS ADMINISTRATIVAS DA CÂMARA MUNICIPAL DE FORMOSO-MG, EM RAZÃO DO DECRETO MUNICIPAL_x000D_
 N°1337 DE 21 MARCO DE 2020, QUE DECLARA SITUAÇÃO DE EMERGÊNCIA EM SAÚDE PÚBLICA, MOTIVADA PELA PANDEMIA DECLARADA PELA_x000D_
 ORGANIZAÇÃO MUNDIAL DE SAÚDE, EM VIRTUDE DA DOENÇA INFECCIOSA VIRAL RESPIRATÓRIA- COVID- 19, CONSTANTES NA PORTARIA N°701/2020</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/526/lei_no_595-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/526/lei_no_595-2020.pdf</t>
   </si>
   <si>
     <t>Cria 1 (um) cargo de Coordenador de Atenção Primária no quadro de pessoal da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/524/lei_no_594-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/524/lei_no_594-2020.pdf</t>
   </si>
   <si>
     <t>Cria cargos de MONITOR , para atuarem na Educação Infantil/Creche e Educação Fundamental dá outras providências</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/523/lei_no_593-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/523/lei_no_593-2020.pdf</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/522/lei_no_592-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/522/lei_no_592-2020.pdf</t>
   </si>
   <si>
     <t>Considera patrimônio histórico e cultural para fins de tombamento, o imóvel urbano que menciona e dá outras providências</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/521/lei_591-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/521/lei_591-2020.pdf</t>
   </si>
   <si>
     <t>Reajusta os vencimentos dos servidores públicos da Câmara Municipal de Formoso e do subsidio dos Vereadores, na forma do inciso "X", do Art. 37, da_x000D_
 Constituição da Republica Federativa do Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/525/lei_590-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/525/lei_590-2020.pdf</t>
   </si>
   <si>
     <t>Revisa a remuneração dos servidores da administração direta do Poder Executivo do Município de Formoso e dá outras providências</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/518/portaria_701-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/518/portaria_701-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS ADMINISTRATIVAS DA CÂMARA MUNICIPAL DE FORMOSO-MG, EM RAZÃO DO DECRETO MUNICIPAL N°1337 DE 21 MARÇO DE 2020, QUE DECLARA SITUAÇÃO DE EMERGÊNCIA EM SAÚDE PÚBLICA, MOTIVADA PELA PANDEMIA DECLARADA PELA ORGANIZAÇÃO MUNDIAL DE_x000D_
 SAÚDE, EM VIRTUDE DA DOENÇA INFECCIOSA VIRAL RESPITATÓRIA- COVID-19</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/519/lei_589-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/519/lei_589-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no orçamento vigente e dá outras providencias".</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/513/portaria_700-2020..pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/513/portaria_700-2020..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO DIRETOR DE DEPARTAMENTO DE ASSUNTOS LEGISLATIVOS DA CÂMARA MUNICIPAL DE FORMOSO, ESTADO DE_x000D_
 MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/514/portaria_699-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/514/portaria_699-2020.pdf</t>
   </si>
   <si>
     <t>Concede férias regulamentares à servidora que especifica e dá outras providências</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/517/portaria_no_698-2020_000002.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/517/portaria_no_698-2020_000002.pdf</t>
   </si>
   <si>
     <t>Concede férias regulamentares à servidora que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/516/portaria_no_697-2020.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/516/portaria_no_697-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação dos membros efetivos e suplentes das Comissões Permanentes da Câmara Municipal de Formoso (MG).</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/515/lei_no588-2020_000003.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/515/lei_no588-2020_000003.pdf</t>
   </si>
   <si>
     <t>"Abre Créditos Especiais ao Orçamento Vigente</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/512/lei_no.587-2020_000059.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/512/lei_no.587-2020_000059.pdf</t>
   </si>
   <si>
     <t>Autoriza Municipio contratar com a CEMIG DISTRIBUIÇÃO S/A parcelamento de debito.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/508/portaria_696.2020_000012.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/508/portaria_696.2020_000012.pdf</t>
   </si>
   <si>
     <t>Ementa: dispõe sobre encerramentos dos trabalhos relativos ao processo político-administrativo 001/2019, e da outras providencias.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/507/portaria_695.2020_000011.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/507/portaria_695.2020_000011.pdf</t>
   </si>
   <si>
     <t>Nomeia a servidora Maria de Fátima dos santos para o cargo de assessor de gabinete.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/501/portaria_694.2020_000047.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/501/portaria_694.2020_000047.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação de membros efetivos e suplentes das comissões permanentes da Câmara municipal de formoso-mg.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/502/portaria_693.2020_000046.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/502/portaria_693.2020_000046.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de funcionamento da câmara municipal de formoso.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/511/lei_586-2020..pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/511/lei_586-2020..pdf</t>
   </si>
   <si>
     <t>Oficializa o hino do município de formoso mg estado de minas gerais e da outras providencias.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/503/portaria_692.2020_000045.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/503/portaria_692.2020_000045.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a movimentação financeira dos recursos da câmara municipal de formoso - mg</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/504/portaria_691.2020_000044.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/504/portaria_691.2020_000044.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros da mesa diretora para exercício 2020.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/505/portaria_690.2020_000043.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/505/portaria_690.2020_000043.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre comissão representativa e da outras providencias.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/510/portaria_689.2020_000017.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/510/portaria_689.2020_000017.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre recesso parlamentar e dá outras providencias.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/506/portaria_688.2020_000039.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/506/portaria_688.2020_000039.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação de portaria e da outras providencias.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/509/lei_orc._585.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/509/lei_orc._585.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do orçamento fiscal e municipal de formoso para o exercício de 2020.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/500/portaria_do_horario.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/500/portaria_do_horario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de funcionamento da Câmara Municipal de Formoso - MG.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/499/lei_584-2019.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/499/lei_584-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentaria do exercício de 2020 e da outras providencias.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/450/portaria_675.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/450/portaria_675.pdf</t>
   </si>
   <si>
     <t>concede ferias regulares  servidor</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/449/portaria_674.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/449/portaria_674.pdf</t>
   </si>
   <si>
     <t>concede ferias regulares a servidora</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/448/portaria_673.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/448/portaria_673.pdf</t>
   </si>
   <si>
     <t>reajuste salarial dos servidores da câmara municipal</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/447/portaria_672.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/447/portaria_672.pdf</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/437/port._671.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/437/port._671.pdf</t>
   </si>
   <si>
     <t>dispoe sobre horário de expediente da câmara municipal de formoso durante o período de processamento do processo de cassação 001/2019</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/498/lei_583.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/498/lei_583.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Publica a Associação de trabalhadores Rurais Unidos do Piratinga.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/497/lei_582.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/497/lei_582.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral nos termos do artigo 37, X, da Constituição Federal aos Servidores da administração direta que especifica e da outras providencias.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/496/lei_581.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/496/lei_581.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política municipal de saneamento básico -  PMSB do município de Formoso -  mg</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/446/portaria_670.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/446/portaria_670.pdf</t>
   </si>
   <si>
     <t>contratação de assessoria jurídica</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/436/port._669.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/436/port._669.pdf</t>
   </si>
   <si>
     <t>nomeia advogado dativo para atuar no processo de cassação nº 001/2019 e dá outras providencias.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/435/port._668.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/435/port._668.pdf</t>
   </si>
   <si>
     <t>dispoe sobre a instrução do processo de cassação de nº 001/2019 e da outras providencias.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/434/port._667.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/434/port._667.pdf</t>
   </si>
   <si>
     <t>Designa servidora efetiva para dar suporte á comissão de legislação e justiça e de redação, fazer guardar de documentos e dá outras providencias.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/445/portaria_666.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/445/portaria_666.pdf</t>
   </si>
   <si>
     <t>recebimento de denuncia</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/444/portaria_665.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/444/portaria_665.pdf</t>
   </si>
   <si>
     <t>dispõe sobre recebimento de procedimento de denuncia de infração político-administrativa do presidente da mesa diretora da câmara municipal, apresentada pelo senhor Lindomarson sabino do Carmo .</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/443/portaria_664.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/443/portaria_664.pdf</t>
   </si>
   <si>
     <t>determina procedimentos na apuração de denuncia e da outras providencias.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/442/port.663.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/442/port.663.pdf</t>
   </si>
   <si>
     <t>concede ferias regulares  a servidores.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/441/port.662.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/441/port.662.pdf</t>
   </si>
   <si>
     <t>concede licença premio á servidora marineide moreira ornelas</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/440/port.661.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/440/port.661.pdf</t>
   </si>
   <si>
     <t>dispoe sobre concessão de ferias regulamentar que especifica.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/439/port.660.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/439/port.660.pdf</t>
   </si>
   <si>
     <t>determina procedimentos na apuração de denúncia e dá outras providencias.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/495/lei_580.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/495/lei_580.pdf</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/494/lei_579.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/494/lei_579.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade publica a associação melhor idade e amigos de Formoso - mg.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/438/port.659.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/438/port.659.pdf</t>
   </si>
   <si>
     <t>Suspende a 5º reunião ordinária .</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/433/portaria_658.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/433/portaria_658.pdf</t>
   </si>
   <si>
     <t>Fixa gratificação de função comissionada no âmbito deste poder Legislativo de Formoso</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/432/portaria_657.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/432/portaria_657.pdf</t>
   </si>
   <si>
     <t>Concede licença premio à Servidora Marineide Moreira Ornelas e dá outra providencias.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/431/portaria_655.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/431/portaria_655.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação dos membros efetivos e suplentes das Comissões Permanentes da Câmara Municipal de Formoso - MG</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/430/portaria_654.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/430/portaria_654.pdf</t>
   </si>
   <si>
     <t>Nomeia o senhor WANDERSON CAVALCANTE DA SILVA para o cargo de Diretor de Departamento de Assuntos Legislativos.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/429/portaria_653.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/429/portaria_653.pdf</t>
   </si>
   <si>
     <t>Nomeia a servidora MARIA DE FÁTIMA MUNIZ DOS SANTOS para o cargo de Assessor de Gabinete.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/428/portaria_652.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/428/portaria_652.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a movimentação financeira dos recursos da Câmara Municipal de Formoso</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/427/portaria_651.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/427/portaria_651.pdf</t>
   </si>
   <si>
     <t>Nomeia a servidora Mariléia Ribeiro da Silva para exercer o cargo Diretora do Departamento de Administração e Finanças.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/426/portaria_650.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/426/portaria_650.pdf</t>
   </si>
   <si>
     <t>Dispensa de função gratificada a servidora concursada Senhora Gláucia Tavares Ornelas.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/425/portaria_649.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/425/portaria_649.pdf</t>
   </si>
   <si>
     <t>Exonera a servidora Vani de Sousa da Costa, do cargo de Assessor de Gabinete.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/424/portaria_648.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/424/portaria_648.pdf</t>
   </si>
   <si>
     <t>Exonera a servidora Helida Ornelas Oliveira diretora de assuntos legislativos.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/423/portaria_647.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/423/portaria_647.pdf</t>
   </si>
   <si>
     <t>Exonera a servidora Eliene Costa de Oliveira do Cargo de Assessor de Gabinete</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/422/portaria_646.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/422/portaria_646.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre movimentação financeira dos recursos da Câmara Municipal de Formoso.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/421/portaria_645.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/421/portaria_645.pdf</t>
   </si>
   <si>
     <t>Nomeia os membros da mesa diretora para 2019.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/420/portaria_644.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/420/portaria_644.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre comissão Representativa e dá outras providencias.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/454/lei_578.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/454/lei_578.pdf</t>
   </si>
   <si>
     <t>cria coordenadoria de convênios e contratos na secretária municipal de administração</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/453/lei_577.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/453/lei_577.pdf</t>
   </si>
   <si>
     <t>declara de utilidade publica a associação dos pequenos produtores</t>
   </si>
   <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/452/lei_576.pdf</t>
+  </si>
+  <si>
+    <t>estima a receita e fixa a despesa para 2019</t>
+  </si>
+  <si>
     <t>480</t>
   </si>
   <si>
-    <t>576</t>
-[...2 lines deleted...]
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/480/lei_576_loa_2018_formoso.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/480/lei_576_loa_2018_formoso.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE FORMOSO PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
-    <t>452</t>
-[...7 lines deleted...]
-  <si>
     <t>451</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/451/lei_573.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/451/lei_573.pdf</t>
   </si>
   <si>
     <t>dispõe sobre acesso a informação</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/416/416_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO ESPECIAL AO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/475/lei_568_2018_ldo.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/475/lei_568_2018_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2019 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/415/415_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCICÍO DE 2019 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/414/414_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 562 DE 24 DE ABRIL DE 2018</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/413/413_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA DESTINAÇÃO A ÁREA PUBLICA COMPREENDIDA PELA QUADRA 52 DO SETOR 1 DO CADASTRO IMOBILIÁRIO.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/411/411_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISA O VENCIMENTO BÁSICO DOS SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSO ESTADO DE MINAS GERAIS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/410/410_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL NOS TERMOS DO ARTIGO 37,X,DA CONSTITUIÇÃO FEDERAL AOS SERVIDORES DA ADMINISTRAÇÃO DIRETA QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/412/412_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/409/409_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEIS A COMPANHIA DE HABILITAÇÃO</t>
   </si>
   <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/408/408_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE FORMOSO PARA O EXERCICÍO DE 2018.</t>
+  </si>
+  <si>
     <t>479</t>
   </si>
   <si>
-    <t>2017</t>
-[...5 lines deleted...]
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2017/479/lei_561_2017_loa.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2017/479/lei_561_2017_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE FORMOSO PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
-    <t>408</t>
-[...5 lines deleted...]
-    <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE FORMOSO PARA O EXERCICÍO DE 2018.</t>
+    <t>471</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2017/471/lei_560_2017_ppa.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PLANO PLURIANUAL DE GOVERNO DO MUNICÍPIO DE FORMOSO PARA O PERÍODO 2018 A 2021.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>560</t>
-[...11 lines deleted...]
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2017/471/lei_560_2017_ppa.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/406/406_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NEGOCIAÇÃO COLETIVA</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/405/405_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL SUPLEMENTARES AO EXERCICÍO DE 2017</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/404/404_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 248DE29 DE JUNHO DE 2005</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/403/403_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A ASSOCIAÇÃO DOS MORADORES E PRODUTORES DA REGIÃO DO POVOADO DE GOIAMINAS.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/402/402_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 464 DE 2 DE ABRIL DE 2013</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/401/401_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 465 DE 9 DE ABRIL DE 2013</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2017/474/lei_551_2017_ldo.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2017/474/lei_551_2017_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/400/400_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/399/399_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIA A CARGA HORÁRIA SEMANAL; ALTERA A LEI Nº 327 DE 7 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/398/398_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISA A REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSO</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/397/397_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISA A REMUNERAÇÃO DOS SERVIDORES DA ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/396/396_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS VALORES</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/395/395_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 251</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/267/267_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DE AÇÕES PARA O QUADRIÊNIO 2014/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/264/264_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FORMOSO PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2016/478/lei_544_2016_loa.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2016/478/lei_544_2016_loa.pdf</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/266/266_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 504/2014, QUE AUTORIZA DOAR ÁREA PARA CONSTRUÇÃO DE MORADIAS DO PROGRAMA MINHA CASA MINHA VIDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/263/263_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2016/464/resolucao_125.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2016/464/resolucao_125.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2016/463/resolucao_124.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2016/463/resolucao_124.pdf</t>
   </si>
   <si>
     <t>Fixa os critérios de indenização de despensas de viagem da Mesa Diretora</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2016/473/lei_542_2016_ldo.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2016/473/lei_542_2016_ldo.pdf</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/364/364_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTE DE VENCIMENTO DE SERVIDORES</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/365/365_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTE DO MAGISTÉRIO DO MUNICIPIO DE FORMOSO - MG</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/366/366_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REVISA VENCIMENTO BASICO DOS SERVIDORES DA CAMARÂ MUNICIPAL DE FORMOSO - MG. </t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/243/243_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISA O SUBSÍDIO DA PREFEITA, DO VICE- PREFEITO, DOS VEREADORES E DOS SECRETÁRIOS MUNICIPAIS DE FORMOSO-MG.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/242/242_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O 1º DO ART. 5º DA LEI 299/2006, QUE INSTITUI A CONTRIBUIÇÃO PARA O CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/241/241_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO ART. 1º DA LEI 486/2013, QUE DISPÕE SOBRE DOAÇÃO DE IMÓVEL AO ESTADO DE MINAS GERAIS , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/240/240_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL DE FORMOSO-MG, DEFINE OS PROCEDIMENTOS DE INSPEÇÃO SANITÁRIA EM ESTABELECIMENTOS QUE PRODUZAM PRODUTOS DE ORIGEM ANIMAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/239/239_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL DE AÇÕES PARA O QUADRIÊNIO 2014/2017 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/238/238_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FORMOSO PARA O EXERCÍCIO FINANCEIRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/476/lei_533_2015_loa.pdf</t>
-[...8 lines deleted...]
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/238/238_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/476/lei_533_2015_loa.pdf</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/462/resolucao_123.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/462/resolucao_123.pdf</t>
   </si>
   <si>
     <t>Altera a resolução 84</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/237/237_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 207, DE 2 DE MAIO DE 2003, QUE "DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONCELHO MUNICIPAL DE DIREITOS DO IDOSO, DO  FUNDO MUNICIPAL DE DIREITOS DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/461/resolucao_122.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/461/resolucao_122.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 84, de 07 de dezembro de 2006</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/235/235_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/472/lei_530_2015_ldo.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/472/lei_530_2015_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/234/234_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO - PME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/233/233_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A CENTRAL DE ASSOCIAÇÃO DE FORMOSO E REGIÃO.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/232/232_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº514,DE 25, DE NOVEMBRO DE 2014, QUE "AUTORIZA A CHEFE DO PODER EXECUTIVO DOARA ÁREA QUE ESPECIFICA PARA FINS DE INSTALAÇÃO DE ANTENA DE RECEPÇÃO E TRANSMISSÃO DE SINAL DE TELEFONIA CELULAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/231/231_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISA A REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/230/230_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO IMPORTE DE R$ 6.541,60(SEIS MIL,QUINHENTOS E QUARENTA E HUM REAIS E SESSENTA CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/229/229_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISA A REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSO-MG.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/228/228_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR A ÁREA QUE ESPECIFICA PARA FINS DE CONSTRUÇÃO DE MORADIAS DO PROGRAMA "MINHA CASA, MINHA VIDA" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/227/227_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O VENCIMENTO BASE DOS CARGOS E FUNÇÕES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/460/resolucao_121.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/460/resolucao_121.pdf</t>
   </si>
   <si>
     <t>Regulamenta o acesso a informação.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/13/13_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PA SOL NASCENTE.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/6/6_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/5/5_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/465/portaria_513.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/465/portaria_513.pdf</t>
   </si>
   <si>
     <t>Nomeia João Santana Ferreira  da Silva no cargo de Secretário Executivo.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/152/152_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE CONTRIBUIÇÕES, E, DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/151/151_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRIBUIÇÃO DE CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/150/150_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL E AÇÕES PARA O QUADRIÊNIO 2014/2017 E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2014/477/lei_515_2014_loa.pdf</t>
+  </si>
+  <si>
+    <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FORMOSO PARA O EXERCÍCIO FINANCEIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/149/149_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FORMOSO PARA O EXERCÍCIO FINANCEIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>477</t>
-[...7 lines deleted...]
-  <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/148/148_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A DOAR A ÁREA QUE ESPECIFICA PARA FINS DE INSTALAÇÃO DE ANTENA DE RECEPÇÃO  E TRANSMISSÃO DE SINAL DE TELEFONIA CELULAR E DÁ OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/147/147_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DO PROJETO DE ASSENTAMENTO PIRATINGA I E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/146/146_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 453/2012, QUE DISPÕE SOBRE A DOAÇÃO DE IMÓVEL EM FAVOR DO TITULAR DO OFÍCIO DO REGISTRO E NOTAS DE FORMOSO-MG.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/145/145_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE FORMOSO-MG-ACIF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/144/144_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE RESÍDUOS SÓLIDOS E O PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS -PLANORES DO MUNICÍPIO DE FORMOSO-MG.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/143/143_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº. 461/2013, QUE AUTORIZA A CONCESSÃO DO DIREITO DO USO DO IMÓVEL QUE MENCIONA EM FAVOR DA CERÂMICA NOSSA SENHORA D'ABADIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/142/142_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE  DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PEQUENOS PRODUTORES RURAIS DO CAPÃO DO MEL-APPRCM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/141/141_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE COOPERAÇÃO AGRÍCOLA DOS TRABALHADORES DE REFORMA AGRÁRIA- ACATRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/140/140_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DO ASSENTAMENTO TRÊS CAPÕES- APRATC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/139/139_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CHEFE DO PODER PÚBLICO EXECUTIVO MUNICIPAL A DOAR A ÁREA QUE ESPECIFICA PARA FINS DE CONSTRUÇÃO DE MORADIAS DO PROGRAMA  "MINHA CASA, MINHA VIDA" NO DISTRITO DE GOIAMINAS E DÁ OUTRS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/138/138_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DOS MUNICÍPIOS DA MICRORREGIÃO DO NOROESTE DE MINAS- AMNOR E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/137/137_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO IMPORTE DE R$ 104.000,00(CENTO E QUATRO MIL REAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/136/136_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE PROTEÇÃO AO PATRIMÔNIO CULTURAL- FUMPAC.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/135/135_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº.335, DE 28 DE DEZEMBRO DE 2007, QUE DISPÔS SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO- CONSELHO DO FUNDEB.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/134/134_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES A ELABORAÇÃO DA LEI ORÇAMENTARIA DE 2015 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/133/133_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 497/2014, QUE RATIFICOU O PROTOCOLO DE INTENÇÕES PARA A ADESÃO DO MUNICÍPIO DE FORMOSO AO CONSÓRCIO INTERMUNICIPAL CONVALES.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/132/132_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RATIFICA O PROTOCOLO DE INTENÇÕES PARA A ADESÃO DO MUNICÍPIO DE FORMOSO AO CONSÓRCIO INTERMUNICIPAL CONVALES.  </t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/131/131_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE PROVIMENTO EFETIVOS, DE AJUDANTE DE SERVIÇOS PÚBLICOS, FIXA O NÚMERO DE VAGAS E O VENCIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/130/130_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO RURAL SERTÃO VEREDAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/129/129_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE TURISMO- FUMTUR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/128/128_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS PROFISSIONAIS DO MAGISTÉRIO E DÁ OUTRAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/127/127_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS PÚBLICOS DE PROVIMENTO EFETIVO DE BALSEIRO, COVEIRO, PEDREIRO E AJUDANTE DE PEDREIRO, BEM COMO AUMENTA O NÚMERO DE VAGAS DO CARGO DE ATENDENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/126/126_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA OS VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE FORMOSO E DOS AGENTES POLÍTICOS DO MUNICÍPIO DE FORMOSO, NA FORMA DO INCISO "X" DO ART. 37, DA CONSTITUIÇÃO DA REPUBLICA FEDERATIVA E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/125/125_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS SERVIDORES EFETIVOS E DEMAIS SERVIDORES REMUNERADOS PELO SALÁRIO MÍNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/124/124_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS SERVIDORES EFETIVOS, EXERCENTES DE CARGOS EM COMISSÃO E FUNÇÃO DE CONFIANÇA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/179/179_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONVALIDAÇÃO DE ACORDOS E CONFISSÕES DE DÍVIDAS, FORMALIZADOS ENTRE O MUNICÍPIO DE FORMOSO- MG E AS PESSOAS NATURAIS E PESSOAS JURÍDICAS DE DIREITO PRIVADO INDICADOS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/185/185_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO1º DA LEI MUNICIPAL Nº 285, DE 2006, QUE DISPÔS SOBRE A PENSÃO ESPECIAL A EX-PREFEITOS, ESTABELECENDO NORMAS PARA SUA CONCESSÃO E PERCEPÇÃO, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/184/184_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE SUBVENÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/183/183_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO DE DOAÇÃO DO IMÓVEL QUE MENCIONA AO ESTADO DE MINAS GERAIS, NA FORMA E NAS CONDIÇÕES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/182/182_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI 13° SUBSÍDIO PARA O PREFEITO MUNICIPAL, VICE-PREFEITO MUNICIPAL E VEREADOR DO MUNICÍPIO DE FORMOSO-MG, NA FORMA DO INCISO VIII, DO ART. 7º C/C OS ARTS.29,29-A E 37, X,   DA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/181/181_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2014-2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2013/467/lei_484_2013_ppa.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2013/467/lei_484_2013_ppa.pdf</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O ECERCÍCIO DE 2014.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/178/178_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O PROJETO PRO-LEITE DE DISTRIBUIÇÃO E PÃO A CRIANÇAS ACRENTES E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/177/177_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA MUNICIPAL DE HABITAÇÃO POPULAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/176/176_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO E ACRESCENTA O §10º NO ARTIGO 2º DA LEI MUNICIPAL Nº 464 DE 02 DE ABRIL DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/175/175_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> ALTERA O ANEXO ÚNICO DA LEI MUNICIPAL N°465 DE 09 ABRIL  DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/174/174_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE EDUCAÇÃO, INTEGRANDO O CONSELHO DO FUNDE COMO CÂMARA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/172/172_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º451, DE 06 DE DEZEMBRO DE 2012, QUE ESTIMOU A RECEITA E FIXOU A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE FORMOSO PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/173/173_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL N.º551, DE 06 DE DEZEMBRO DE 2012, QUE ESTIMOU A RECEITA E FIXOU A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE FORMOSO PARA O EXERCÍCIO DE 2013. </t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/171/171_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO X DO ART. 1º DA LEI MUNICIPAL Nº 467 DE 16 MAIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/170/170_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE OPERADOR DE MÁQUINAS PESADAS E ALTERA O ANEXO I, ITEM III DA LEI MUNICIPAL Nº.327 DE 7 DE NOVEMBRO DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/169/169_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O DEPARTAMENTO DE BIOQUÍMICA, ANÁLISES CLÍNICAS E FARMACÊUTICAS NA ESTRUTURA ORGANIZACIONAL DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/168/168_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTARIA DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/167/167_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO TRIBUTÁRIA DE IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA (ISSQN) E IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA (IPTU) PARA VIABILIZAR A IMPLANTAÇÃO DE PROGRAMA HABITACIONAL DOS GOVERNOS FEDERAL, ESTADUAL E MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/166/166_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO AO PROGRAMA MINHA CASA, MINHA VIDA E/OU A FAMÍLIAS DE BAIXA RENDA DO MUNICÍPIO, NA FORMA E CONDIÇÕES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/165/165_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO DE REPRESENTAÇÃO DE DIREÇÃO E ASSESSORAMENTO SUPERIOR-GR-DAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/164/164_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS CRITÉRIOS DE INDENIZAÇÃO DE DESPESAS DE VIAGEM DA PREFEITURA, DO VICE-PREFEITOE DOS SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/163/163_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS PARA OS SERVIDORES DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/162/162_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DO IMÓVEL QUE MENCIONA  AO ESTADO DE MINAS GERAIS, NA FORMA E CONDIÇÕES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/161/161_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 432 DE 30 DE DEZEMBRO DE 2011 PARA AUTORIZAR A DOAÇÃO DE IMÓVEIS QUE MENCIONA A ASSOCIAÇÃO ALFA DE INTEGRAÇÃO SOCIAL (AISA), E/OU A FAMÍLIAS DE BAIXA RENDA DO MUNICÍPIO, NA FORMA E CONDIÇÕES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/160/160_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DO  USO DE IMÓVEL QUE MENCIONA EM FAVOR DE CERÂMICA NOSSA SENHORA D'ABADIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/159/159_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AQUICULTURA FAMILIAR, BEM COMO UTILIZAR RECURSOS NA PROGRAMAÇÃO DE AÇÕES DE APOIO E INCENTIVO À ATIVIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/158/158_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGO DE CHEFE DE GABINETE NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE FORMOSO(MG).</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/157/157_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS PROFISSIONAIS DO MAGISTÉRIO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/156/156_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ADEQUAÇÃO DOS SERVIDORES QUE MENCIONA AO NOVO SALÁRIO MÍNIMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/155/155_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/154/154_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">HOMOLOGA O CONVÊNIO DE COOPERAÇÃO TÉCNICA, FINANCEIRA E SOCIAL CELEBRADO ENTRE A COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS -COHAB MINAS E O MUNICÍPIO DE FORMOSO(MG), E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/153/153_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A CONSULTORIA JURÍDICA, LEGISLATIVA, DE GOVERNO E ASSUNTOS ADMINISTRATIVOS E INSTITUCIONAIS E O RESPECTIVO CARGO DE CONSULTOR JURÍDICO, LEGISLATIVO, DE GOVERNO E ASSUNTOS  ADMINISTRATIVOS E INSTITUCIONAIS NA ESTRUTURA ORGANIZACIONAL DA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2013/490/resol111.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2013/490/resol111.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na estrutura administrativa da câmara municipal de Formoso - MG  e dá outras providências</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/394/394_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEL EM FAVOR DO TITULAR DO OFÍCIO DO REGISTRO E NOTAS DE FORMOSO (MG) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2012/489/resol110.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2012/489/resol110.pdf</t>
   </si>
   <si>
     <t>Referenda despesa para orçamento de 2013</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/393/393_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO GERSON MOREIRA DOS SANTOS O ANEXO DA CÂMARA MUNICIPAL DE FORMOSO-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/246/246_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE FORMOSO PARA O EXERCÍCIO DE 2013.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/392/392_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE FORMOSO (MG) PARA A 13A LEGISLATURA 2013/2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/391/391_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/245/245_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTARIA DE 2013 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2012/487/resol_109.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2012/487/resol_109.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores da13ª legislatura (2013/2016).</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/390/390_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI MUNICIPAL N. 327, DE 7 DE NOVEMBRO DE 2007.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/389/389_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A CASA DE PASSAGEM - ABRIGO JUNTO A SECRETARIA MUNICIPAL DE DESENVOLVIMENTO SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/388/388_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>RERRATIFICA O PROTOCOLO DE INTENÇÕES FIRMADO PELO MUNICÍPIO PARA CONSTITUIÇÃO DO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO DAS BACIAS DOS RIOS URUCUIA E CARINHANHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/387/387_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL E ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS, PREFEITO, VICE-PREFEITO, VEREADORES E SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/386/386_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL E ANUAL DA REMUNERAÇÃO DOS SERVIDORES DA CAMARA MUNICIPAL DE FORMOSO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/385/385_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVISÃO GERAL ANUAL DE REMUNERAÇÃO DOS SERVIDORES DOS ORGÃOS E ENTIDADES DA ADMINISTRAÇÃO DIRETA  E INDIRETA DO MUNICIPIO.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/384/384_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A INDENIZAR  OS PARTICULARES PELA ACESSÃO FÍSICA INCORPORADA FISICA INCORPORADA.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/383/383_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS NO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE FORMOSO.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/382/382_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA POR 60 DIAS A LICENÇA MATERNIDADE .</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/381/381_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº251,DE 29 DE JUNHO 2005.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/313/313_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMOVEIS QUE MENCIONA A ASSOCIAÇÃO ALFA DE INTEGRAÇÃO SOCIAL (AISA)E/OU A FAMILIAS DE BAIXA RENDA DO MUNICIPIO NA FORMA E CONDIÇÕES QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/318/318_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO NILZA KÁTIA DOS SANTOS O PRÉDIO DESTINADO AO PROGRAMA DE SAÚDE DA FAMÍLIA II URBANO  E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/317/317_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO E DO FUNDO MUNICIPAL DE TURISMO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/316/316_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA DE TURISMO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/315/315_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE 1(UM) CARGO DE DIRETOR DE TRANSPORTE NO QUADRO DE PESSOAL DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/314/314_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA O SINDICATO DOS TRABALHADORES RURAIS DE FORMOSO - MG.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/312/312_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO  AO ART 40 E INCLUI OS ARTIGOS 8-A E 41-A A LEI 409 DE 17 DE JUNHO DE 2011 QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTARIA DE 2012.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/319/319_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE FORMOSO PARA O EXERCÍCIO DE 2012.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2011/483/res_106.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2011/483/res_106.pdf</t>
   </si>
   <si>
     <t>Referenda despesa para orçamento 2012.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/311/311_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA O SINDICATO  DOS PRODUTORES DE FORMOSO - MG</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/310/310_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO A LEI MUNICIPAL Nº 426 DE 16 DE SETEMBRO DE 2011.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/309/309_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXILIO FINANCEIRO EM FAVOR DA ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DA ASSOCIAÇÃO P.A SOL NASCENTE (APAASN) E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/308/308_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO,POR COMPRA DO IMÓVEL QUE MENCIONA DESTINADO A INSTALAÇÃO DE ÓRGÃOS E SERVIÇOS DA CAMARA MUNICIPAL DE FORMOSO - MG E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/307/307_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXILIO FINANCEIRO EM FAVOR DO ABRIGO JOÃO DA SILVA SANTARÉM E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/306/306_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS, PREFEITOS, VICE-PREFEITO, VEREADORES E SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/305/305_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES DA CAMARA MUNICIPAL DE FORMOS - MG, ATUALIZA AS TABELAS DE VENCIMENTO PREVISTAS NA LEI MUNICIPAL Nº 304 DE 23 DE ABRIL DE 2007, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/304/304_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO DO BRASIL SOCIEDADE ANÔNIMA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/303/303_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CONSELHO MUNICIPAL DE ESPORTE.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/302/302_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DO PROJETO ASSENTAMENTO PIRATINGA I - APPRAPI._x000D_
  .</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/301/301_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA RUA QUE MENCIONA.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/300/300_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A LEGITIMAÇÃO DE POSSE DE IMÓVEL EM FAVOR DA MITRA DIOCESANA DE PARACATU E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/299/299_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE ASSESSOR JUDICIÁRIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/298/298_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI GERAL MUNICIPAL DA MICROEMPRESA, DA EMPRESA DE PEQUENO PORTE E DO EMPREENDEDOR INDIVIDUAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/297/297_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE FORMOSO A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A BDMG, OPERAÇÕES DE CREDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/296/296_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO EM FAVOR DA ASSOCIAÇÃO  DOS PEQUENOS PRODUTORES RURAIS DA COMUNIDADE UNIDAS PARA VENCER PIRATINGA E ENTORNO - APRUPE - MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/295/295_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO A COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS COHAB - MG E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2011/482/res_105.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2011/482/res_105.pdf</t>
   </si>
   <si>
     <t>Concede diploma de honra ao mérito ao senhor Luiz Carlos da Silva, pelos relevantes serviços prestados à Câmara Municipal de Formoso - MG.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/294/294_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ADQUIRIR IMÓVEL PARA INSTALAÇÃO DOS SERVIÇOS DE VIGILÂNCIA EM SAÚDE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/293/293_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE SANEAMENTO BASICO.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2011/481/res_104.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2011/481/res_104.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de honraria e homenagem a quem menciona e da outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/292/292_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOMPÕE OS VALORES CONTIDOS NAS TABELAS DE VENCIMENTO DOS QUADROS DE PESSOAL DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/291/291_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/290/290_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS - COHAB/MG ISENÇÃO TRIBUTARIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/289/289_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A SESSÃO DE SERVIDORES PÚBLICOS, NOS TERMOS DO ART 89, INCISO II, DA LEI MUNICIPAL Nº 239 DE 27 DE ABRIL DE 2005.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/283/283_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DOS CRÉDITOS TRIBUTÁRIOS INSCRITOS EM DIVIDA ATIVA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/280/280_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO A FESTA DE SANTOS REIS DA COMUNIDADE BOM JESUS - PIRATINGA.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/281/281_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE FORMOSO - MG PARA O EXERCÍCIO DE 2011.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/282/282_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL BNDES,ATRAVÉS DO BANCO DO BRASIL, NA QUALIDADE DE AGENTE FINANCEIRO, A OFERECER GARANTIAS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2010/486/resol_101.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2010/486/resol_101.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de honraria e homenagem a quem menciona e da outras providencias.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/276/276_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO A ADQUIRIR OS DIREITOS SOBRE A POSSE DOS IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/277/277_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA OS CARGOS DE MONITOR DE CRECHE NOS CARGOS DE PROFESSOR I E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/275/275_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS, PREFEITO, VICE-PREFEITO, VEREADORES E SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/274/274_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA MATILDE CARNEIRO DE ALMEIDA A ESCOLA MUNICIPAL LOCALIZADA NO PA SÃO FRANCISCO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/244/244_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGOS DE COORDENADOR JURÍDICO, ASSESSOR DE GABINETE E  ASSISTENTE DE GABINETE E DA OUTRAS PROVIDENCIAS. </t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/273/273_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA DE 2011 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/272/272_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA OS CARGOS DE ASSESSOR DE GABINETE E ASSISTENTE  DE GABINETE E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/271/271_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMA OS CARGOS DE AUXILIAR DE ENFERMAGEM NOS CARGOS DE TÉCNICOS EM ENFERMAGEM E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/270/270_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS E MUNICIPAIS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/269/269_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA MUNICIPAL DA CULTURA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/268/268_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA PROFESSORA EDNA DE MOURA ANDRADE A ESCOLA DE EDUCAÇÃO INFANTIL - PRÓ INFÂNCIA DE FORMOSO - MG.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/226/226_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CÂMARA MUNICIPAL A ENTREGAR À PREFEITURA MUNICIPAL SUAS DISPONIBILIDADES FINANCEIRAS, PARA APLICAÇÃO NA AQUISIÇÃO DE IMÓVEL.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/225/225_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE TRÊS TANQUES RESFRIADORES DE LEITE, ADQUIRIDOS PELA ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DO PIRATINGA E RASGADO RURAIS DA COMUNIDADE BOA VISTA E PELA ASSOCIAÇÃO DOS MORADORES E PRODUTORES DA REGIÃO DO POVOADO GOAIMINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/223/223_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO DE POLÍTICA DE ADMINISTRAÇÃO E REMUNERAÇÃO DE PESSOAL- COPARP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/222/222_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2010/2013.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2009/488/resol._98.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2009/488/resol._98.pdf</t>
   </si>
   <si>
     <t>Referenda despesa para orçamento 2010.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/221/221_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À EMENTA E AO §2º DO ART. 1º DA LEI Nº 372, DE 2 DE SETEMBRO DE 2009.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/220/220_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEIS EM FAVOR DA COMPANHIA DE SANEAMENTO DE MINAS GERAIS-COPASA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/219/219_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DO TRABALHO, EMPREGO E GERAÇÃO DE RENDA DE FORMOSO- COMTER E DÁ OUTRAS PROVIDÊMCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/218/218_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL-COM- SEA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/216/216_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1º DA LEI MUNICIPAL Nº 254, DE 2 SETEMBRO DE 2005.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/215/215_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA EXECUTIVA NO ÂMBITO DA SECRETARIA MUNICIPAL DE FAZENDA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/214/214_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO, POR INTERMÉDIO DO PODER EXECUTIVO, A ADQUIRIR, POR COMPRA E VENDA, O IMÓVEL RURAL E QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/213/213_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1º DA LEI MUNICIPAL Nº364, DE 10 DE JUNHO DE 2009.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/217/217_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA PORTADORA DE DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/212/212_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ISENÇÃO DE TRIBUTOS, QUE ESPECÍFICA À COMPANHIA DE SANEAMENTO DE MINAS GERAIS - COPASA MG POR OCASIÃO DA OUTORGA DOS SERVIÇOS PÚBLICOS DE SANEAMENTO.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/211/211_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL- CMDRS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/210/210_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO EM FAVOR DA ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS NO PIRATINGA E RASGADO, DA ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DA COMUNIDADE BOA VISTA E DA ASSOCIAÇÃO DOS MORADORES E PRODUTORES DA REGIÃO DO POVOADO GOIAMINAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/209/209_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSO (MG), ATUALIZA AS TABELAS DE VENCIMENTO PREVISTAS NA LEI MUNICIPAL 304, DE 23.4.2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/208/208_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/207/207_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/206/206_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO A FESTA DO TRABALHADOR, REALIZADA NA COMUNIDADE SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/205/205_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO DO BRASIL S.A E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/204/204_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA COMO DE URBANIZAÇÃO ESPECÍFICA, COM O OBJETIVO DE PARCELAMENTO PARA FINS URBANOS, OS IMÓVEIS SITUADOS NAS ÁREAS RURAIS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/224/224_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA DE MOBILIDADE E ACESSIBILIDADE DE PESSOAS COM MOBILIDADE REDUZIDA EM CONFORMIDADE COM A LEI FEDERAL 10.098, DE 19/12/2000 E COM O DECRETO FEDERAL 5.296, DE 2/12/2004 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/202/202_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ALIENAR, MEDIANTE VENDA, OS IMÓVEIS DE SUA PROPRIEDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS..</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/203/203_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEL DO MUNICÍPIO AO SENHOR DENI SANTANA RODRIGUES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/201/201_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE FORMOSO PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/200/200_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A ALIENAR, MEDIANTE VENDA, OS IMÓVEIS DE SUA PROPRIEDADE SITUADOS  NO BAIRRO AEROPORTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/199/199_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL CONCEDER APOSENTADORIA À SERVIDORA ZORAIDE CARNEIRO DE SOUZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/198/198_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVA MUNICIPAL CONCEDER APOSENTADORIA À SERVIDORA VANDINA ALVES DA CRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/197/197_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/196/196_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE FORMOSO (MG) PARA A 12º LEGISLATURA 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/195/195_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO AUTORIZADO A CONTRIBUIR MENSALMENTE COM AS ENTIDADES OFICIAIS DE REPRESENTAÇÃO DOS MUNICÍPIOS NO ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/194/194_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEL DO MUNICÍPIO AO SENHOR FLÁVIO DE MOURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2008/485/res.92.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2008/485/res.92.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores à Câmara Municipal de Formoso.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/193/193_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS ( PREFEITO, VICE-PREFEITO, VEREADORES E SECRETÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/192/192_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSO (MG), ATUALIZA AS TABELAS DE VENCIMENTO PREVISTAS NA LEI 304, DE 23.4.2007, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/191/191_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/190/190_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXO I, II, IV E V DA LEI MUNICIPAL 304, DE 23 DE ABRIL DE 2007.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2008/484/res._91_.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2008/484/res._91_.pdf</t>
   </si>
   <si>
     <t>Concede diploma de honra à Coopertinga</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/189/189_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PROTOCOLO DE INTENÇÕES FIRMADO PELO MUNICÍPIO PARA CONSTITUIÇÃO DO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTOS DAS BACIAS DOS RIOS URUCUIA E CARINHANHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/188/188_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA, NA ESTRUTURA DA SECRETARIA MUNICIPAL DE SAÚDE, A COORDENADORIA DE VIGILÂNCIA SANITÁRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/187/187_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO AO PARÁGRAFO ÚNICO DO ART. 27 DA LEI 248, DE 29.07.2005, CRIA O CARGO DE DIRETOR DO DEPARTAMENTO DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/186/186_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DA HABITAÇÃO DE FORMOSO- MG E O FUNDO MUNICIPAL DA HABITAÇÃO DE FORMOSO-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/123/123_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO AO ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/122/122_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A DENOMINAÇÃO DAS RUAS LOCALIZADAS NO BAIRRO AEROPORTO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/121/121_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A DENOMINAÇÃO DAS RUAS OURO PRETO, ALFENAS E TIRADENTES, LOCALIZADAS NO BAIRRO AEROPORTO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/120/120_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA DESTINAÇÃO À ÁREA PÚBLICA COMPREENDIDA PELA QUADRA 66 DO SETOR 1 DO CADASTRO IMOBILIÁRIO, AUTORIZA SUA ALIENAÇÃO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/119/119_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA DESTINAÇÃO ÀS ÁREAS INSTITUCIONAIS COMPREENDIDAS PELAS QUADRAS 29 E 30 DO SETOR 2 DO CADASTRO IMOBILIÁRIO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/118/118_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE VALOR HISTÓRICO E CULTURAL, PARA FINS DE TOMBAMENTO, NOS TERMOS DO DECRETO-LEI Nº 25, DE 30.11.1937, O IMÓVEL LOCALIZADO NA PRAÇA DA MATRIZ,  NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/117/117_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A CRIAÇÃO DA DISCIPLINA E DO PROJETO &amp;#8220;HISTÓRIA ESPECIALIZADA EM REALIDADE MUNICIPAL E ESTUDO SOCIOAMBIENTAIS OU PROJETO HERMES. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/116/116_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE FORMOSO PARA O EXERCÍCIO DE 2008._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/115/115_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO ART. 1º DA LEI MUNICIPAL 275, DE 27 DE ABRIL DE 2006._x000D_
 </t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/114/114_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO ART. 1º DA LEI MUNICIPAL 275, DE 27 DE ABRIL DE 2006._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/113/113_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CONSELHO DO FUNDEB.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/112/112_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DE PESSOAS FÍSICAS E JURÍDICAS COM A FAZENDA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2007/492/resoluc.88.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2007/492/resoluc.88.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito da câmara municipal o projeto vereador mirim e da outras providências.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/111/111_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA O CONSELHO DE SEGURANÇA PÚBLICA &amp;#8211; CONSEP &amp;#8211; ZONA RURAL DE FORMOSO.  </t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/110/110_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A DENOMINAÇÃO DA VIA QUE MENCIONA.  </t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/109/109_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A CRIAÇÃO DO MUSEU DA HISTÓRIA POLÍTICA DE FORMOSO.  _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/20/108/108_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/20/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CRIAÇÃO DO PROGRAMA MUNICIPAL DE SAÚDE VOCAL DO PROFESSOR DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/107/107_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A CAMPANHA DE PREVENÇÃO E COMBATE À VERMINOSE NO MUNICÍPIO DE FORMOSO E DÁ OUTRAS PROVIDÊNCIAS.  _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/106/106_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A IMPLANTAÇÃO DA CAMPANHA PERMANENTE DE DOAÇÃO DE MEDICAMENTOS NO MUNICÍPIO DE FORMOSO._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/105/105_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARGOS E CARREIRAS DA PREFEITURA MUNICIPAL DE FORMOSO - MG, ESTABELECE NORMAS GERAIS DE ENQUADRAMENTO, INSTITUI NOVA TABELA DE VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2007/491/resoluc._087.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2007/491/resoluc._087.pdf</t>
   </si>
   <si>
     <t>Concede IN-MEMORIAM - Diploma Cel Joaquim Gomes de Ornelas pelas razões que menciona e da outras providências.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/104/104_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DA OLIMPÍADA ESPECIAL._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/103/103_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CRIAÇÃO DO PROGRAMA MUNICIPAL DE EDUCAÇÃO FÍSICA PARA IDOSOS.  _x000D_
  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/102/102_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CRIAÇÃO DO PROGRAMA MUNICIPAL &amp;#8220;PORTAS ABERTAS&amp;#8221; A SER IMPLANTADO NOS HOSPITAIS E POSTOS DE SAÚDE MUNICIPAIS. _x000D_
  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/101/101_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO MUNICÍPIO, A MODALIDADE DE LICITAÇÃO DENOMINADA PREGÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/100/100_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AO BAIRRO BARREIRO E ÀS RUAS QUE MENCIONA.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/99/99_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEL DO MUNICÍPIO AO SENHOR NADILSON DE ARAÚJO ORNELAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/98/98_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ DENOMINAÇÃO À QUADRA DE ESPORTES SITUADA NA VILA DE GOIAMINAS.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/97/97_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/96/96_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA A BANDA MUNICIPAL DE FORMOSO E DÁ OUTRAS PROVIDÊNCIAS.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/95/95_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO À COMPANHIA DE SANEAMENTO DE MINAS GERAIS &amp;#8211; COPASA - E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/94/94_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A CONCESSÃO ADMINISTRATIVA DE BEM PÚBLICO EM FAVOR DA EMPRESA TELEMIG CELULAR S/A E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/93/93_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO § 1º DO ART. 5º DA LEI 299, DE 28 DE NOVEMBRO DE 2006. </t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/92/92_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O CONSELHO MUNICIPAL DOS DIREITOS DO IDOSO DE FORMOSO &amp;#8211; MG E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/91/91_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSO (MG), ATUALIZA AS TABELAS DE VENCIMENTO PREVISTAS NA LEI MUNICIPAL 304, DE 23.4.2007 E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/90/90_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS (PREFEITO, VICE-PREFEITO E VEREADORES). _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/89/89_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REAJUSTA OS VENCIMENTOS DOS SERVIDORES DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/88/88_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA IMUNES DE CORTES AS ÁRVORES QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/87/87_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA O INSTITUTO DA MELHOR IDADE DE FORMOSO (MG) - IMIFOR.  </t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/86/86_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS GOIANOS E MINEIROS DE FORMOSO - ASPRUGOM.  </t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/85/85_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL &amp;#8211; CMDRS- E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/84/84_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO AO ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/83/83_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO A DISPOSITIVOS DA LEI MUNICIPAL Nº 207, DE 2 DE MAIO DE 2003._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/82/82_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURAÇÃO DO PLANO DE CARGOS E CARREIRAS DA CÂMARA MUNICIPAL DE FORMOSO, ESTABELECE NORMAS GERAIS DE ENQUADRAMENTO, INSTITUI NOVA TABELA DE VENCIMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2007/466/resolucao_86.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2007/466/resolucao_86.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Estrutura Administrativa da Câmara Municipal de Formoso e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/81/lei_303.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/81/lei_303.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE IMÓVEL DE PROPRIEDADE DO MUNICÍPIO AO ESTADO DE MINAS GERAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/80/80_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A AQUISIÇÃO, POR COMPRA, DOS IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/419/lei_302.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/419/lei_302.pdf</t>
   </si>
   <si>
     <t>autoriza a aquisição por compra dos imóveis que especifica e da outras providencias.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/79/lei_301.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/79/lei_301.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO AO PARÁGRAFO ÚNICO DO ART. 27 DA LEI 248, DE 29.07.2005</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2006/4/4_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2006/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTEM O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE FORMOSO, ESTADO DE MINAS GERAIS</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1992/1/1_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1992/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>LEI ORGÂNICA MUNICIPAL COM NOVA REDAÇÃO DADA PELA EMENDA 04/2006.</t>
   </si>
   <si>
     <t>LOM</t>
   </si>
   <si>
     <t>Lei Orgânica do Município</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/417/lei_organica_do_municipio_de_formoso.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/417/lei_organica_do_municipio_de_formoso.pdf</t>
   </si>
   <si>
     <t>LEI ORGÂNICA DO MUNICÍPIO DE FORMOSO.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/77/lei_299.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/77/lei_299.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/78/lei_300.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/78/lei_300.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE FORMOSO PARA O EXERCÍCIO DE 2007.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/76/lei_298.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/76/lei_298.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A ÁREA URBANA DA VILA DE GOIAMINAS, SEDE DO DISTRITO DE MESMO TOPÔNIMO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/75/lei_297.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/75/lei_297.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO E UTILIZAÇÃO DOS CEMITÉRIOS NO MUNICÍPIO DE FORMOSO- MG.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2006/74/74_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2006/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O ESTATUTO E O PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO  PÚBLICO DO MUNICÍPIO DE FORMOSO - MINAS GERAIS.	_x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/73/lei_295.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/73/lei_295.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CRIAR O SERVIÇO DE ATENDIMENTO SIMPLIFICADO DE CLIENTES DA CEMIG DISTRIBUIÇÃO S/A E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/72/lei_294.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/72/lei_294.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A FILIAÇÃO DO MUNICÍPIO À ASSOCIAÇÃO DO CIRCUITO TURÍSTICO URUCUIA GRANDE SERTÃO, PRESTAR-LHE CONTRIBUIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/71/lei_293.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/71/lei_293.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE FORMOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/70/lei_292.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/70/lei_292.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DA COMUNIDADE UNIDAS PARA VENCER PIRATINGA E ENTORNO &amp;#8211; APRUPE.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/69/lei_291.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/69/lei_291.pdf</t>
   </si>
   <si>
     <t>ALTERA O VENCIMENTO DO CARGO DE TÉCNICO EM HIGIENE DENTAL.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/68/lei_290.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/68/lei_290.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPOSIÇÃO DE PLACAS INDICATIVAS NAS VIAS DE ACESSO AO MUNICÍPIO E AO PARQUE GRANDE SERTÃO VEREDAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/67/67_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE OS FERIADOS MUNICIPAIS.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/418/lei_289.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/418/lei_289.pdf</t>
   </si>
   <si>
     <t>dispõe sobre os feriados municipais</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2006/66/66_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2006/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O SERVIÇO DE TRANSPORTE INDIVIDUAL DE PASSAGEIROS (TÁXI) NO MUNICÍPIO DE FORMOSO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/493/resolucao_083.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/493/resolucao_083.pdf</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2006/65/65_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2006/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/64/lei_286.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/64/lei_286.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PRODUTORES RURAIS DA COMUNIDADE SÃO JOAQUIM E ENTORNO &amp;#8211; ASPRUSJEN.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/63/lei_285.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/63/lei_285.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PENSÃO ESPECIAL A EX-PREFEITOS, ESTABELECE NORMAS PARA SUA CONCESSÃO E PERCEPÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/62/lei_284.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/62/lei_284.pdf</t>
   </si>
   <si>
     <t>CRIA A FUNÇÃO DE CONFIANÇA DE COORDENADOR DO CADASTRO ÚNICO DO PROGRAMA BOLSA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/61/lei_283.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/61/lei_283.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE DIRETOR ADMINISTRATIVO DA UNIDADE MISTA DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/60/lei_282.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/60/lei_282.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE MISTA DE SAÚDE DO MUNICÍPIO DE FORMOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/59/lei_281.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/59/lei_281.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A COMPRA DE BENS IMÓVEIS PERTENCENTES À CASEMG,  LOCALIZADOS EM TERRENO PERTENCENTE AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/58/lei_280.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/58/lei_280.pdf</t>
   </si>
   <si>
     <t>REGULARIZA O PAGAMENTO DE DESPESAS EM FAVOR DO CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA, CONSEP.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/57/lei_279.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/57/lei_279.pdf</t>
   </si>
   <si>
     <t>RECOMPÕE OS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE FORMOSO-MG.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/56/lei_278.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/56/lei_278.pdf</t>
   </si>
   <si>
     <t>RECOMPÕE OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO, DOS VEREADORES E DOS SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE FORMOSO-MG.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/55/lei_277.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/55/lei_277.pdf</t>
   </si>
   <si>
     <t>REAJUSTA OS VENCIMENTOS DOS SERVIDORES DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/54/lei_276.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/54/lei_276.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES E APORTE DE CONTRAPARTIDA MUNICIPAL PARA IMPLEMENTAR O PROGRAMA CARTA DE CRÉDITO &amp;#8211; RECURSOS FGTS &amp;#8211; NA MODALIDADE PRODUÇÃO DE UNIDADES HABITACIONAIS, OPERAÇÕES COLETIVAS, REGULAMENTADO PELA RESOLUÇÃO DO CONSELHO CURADOR DO FGTS, NÚMERO 291/98, COM AS ALTERAÇÕES DA RESOLUÇÃO Nº 460/2004, DE 14 DE DEZEMBRO DE 2004, PUBLICADA NO D.O.U. EM 20 DE DEZEMBRO DE 2004, E INSTRUÇÕES NORMATIVAS DO MINISTÉRIO DAS CIDADES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/53/lei_275.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/53/lei_275.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A MANTER CONTA CORRENTE DE DEPÓSITOS NA COOPERATIVA DE CRÉDITO DE UNAÍ E NOROESTE MINEIRO LTDA., COM ELA FIRMAR CONVÊNIOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/52/lei_274.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/52/lei_274.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE CONTROLE SOCIAL DO PROGRAMA BOLSA FAMÍLIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/51/51_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">HOMOLOGA O PLANO DECENAL DE EDUCAÇÃO DO MUNICÍPIO DE FORMOSO (MG) E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/50/50_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO ART. 3º E § 1º DA LEI MUNICIPAL 258, DE 18 DE OUTUBRO DE 2005.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/49/49_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL &amp;#8211; CMAS E DÁ OUTRAS PROVIDÊNCIAS.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/48/48_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO FISCAL DO MUNICÍPIO DE FORMOSO PARA O EXERCÍCIO DE 2006._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/47/47_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2006/2009.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/46/46_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO ART. 3º DA LEI Nº 228, DE 14 DE DEZEMBRO DE 2004.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/45/45_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO ART. 3º DA LEI MUNICIPAL 258, DE 18 DE OUTUBRO DE 2005.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/44/44_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO A FORNECER ALIMENTAÇÃO AOS ELEITORES CARENTES RESIDENTES NA ZONA RURAL NOS REFERENDOS, PLEBISCITOS E ELEIÇÕES REALIZADAS NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/43/43_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O MUNICÍPIO A CELEBRAR TERMO DE CONVÊNIO COM O ESTADO DE MINAS GERAIS, ATRAVÉS DA SECRETARIA DE ESTADO DE FAZENDA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/42/42_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO A FAMÍLIAS DE BAIXA RENDA, NA FORMA E CONDIÇÕES QUE ESPECIFICA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/41/41_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DÁ NOVA REDAÇÃO AO ARTIGO 3º, ITEM II, LETRAS A E B DA LEI MUNICIPAL Nº 261 DE 26 DE OUTUBRO DE 2005._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/40/40_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/39/39_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O CONSELHO MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 </t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/38/38_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O CONSELHO MUNICIPAL DE CONSERVAÇÃO, DEFESA E DESENVOLVIMENTO DO MEIO AMBIENTE - CODEMA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/37/37_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL (COMDEC) DO MUNICÍPIO DE FORMOSO (MG) E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/36/36_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE CONVÊNIO COM O ESTADO DE MINAS GERAIS, OBJETIVANDO INGRESSAR E PARTICIPAR NO PROGRAMA MÁQUINAS PARA O DESENVOLVIMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/35/35_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA DISPOSITIVOS AO ART. 61 DA LEI Nº 239, DE 27 DE ABRIL DE 2005._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/34/34_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INSTITUI O DIA DA EDUCAÇÃO MUNICIPAL DE FORMOSO-MG. E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/33/33_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">HOMOLOGA CONVÊNIO CELEBRADO ENTRE O MUNICÍPIO DE FORMOSO (MG) E A COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/32/32_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA A DOAÇÃO DE IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO A FAMÍLIAS DE BAIXA RENDA DO MUNICÍPIO, NA FORMA E CONDIÇÕES QUE ESPECIFICA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/31/31_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PAGAMENTO DE DESPESAS EM ESPÉCIE, ATRAVÉS DE NUMERÁRIO EM TESOURARIA, E PELO REGIME DE ADIANTAMENTO, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/30/30_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2006  E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/29/29_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/28/28_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI  O CÓDIGO DE OBRAS DO MUNICÍPIO DE FORMOSO &amp;#8211; MG</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/27/27_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A PRESTAR AUXÍLIO FINANCEIRO AOS AGENTES PÚBLICOS MUNICIPAIS MATRICULADOS EM CURSO DE PÓS-GRADUAÇÃO LATU SENSU PROMOVIDO PELA EMPRESA DE PESQUISA, ENSINO E CULTURA/A VEZ DO MESTRE LTDA &amp;#8211; EPEC &amp;#8211; AVM &amp;#8211; E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/26/26_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE FORMOSO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/25/25_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIREITO REAL DE USO DE BENS IMÓVEIS DO MUNICÍPIO EM FAVOR DA ASSOCIAÇÃO BENEFICENTE CRISTÃ DE FORMOSO &amp;#8211; MG.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/24/24_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE NORMAS DE PROTEÇÃO DO PATRIMÔNIO CULTURAL DO MUNICÍPIO DE FORMOSO (MG) E SEU RESPECTIVO PROCEDIMENTO, CRIA O CONSELHO MUNICIPAL DO PATRIMÔNIO CULTURAL E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/23/23_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/22/22_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/21/21_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O CHEFE DO PODER EXECUTIVO RECONHECER DESPESAS DE EXERCÍCIOS ANTERIORES NÃO PROCESSADAS EM ÉPOCA PRÓPRIA, TENDO COMO CREDOR A EMPRESA LTEL EDITORA DE LISTAS E GUIAS E ABRE CRÉDITO ADICIONAL AO ORÇAMENTO VIGENTE.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/20/20_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS CRITÉRIOS DE INDENIZAÇÃO DE DESPESAS DE VIAGEM DO PREFEITO, DO VICE-PREFEITO E DOS CHEFES DE DEPARTAMENTO DO PODER EXECUTIVO DO MUNICÍPIO DE FORMOSO (MG) .</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/19/19_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O RECONHECIMENTO E O PAGAMENTO DE DESPESAS COM PEÇAS DE DIVERSOS VEÍCULOS AUTOMOTORES DO MUNICÍPIO REFERENTES AO EXERCÍCIO DE 2004, DEVIDOS À RETIFICA GLOBO LTDA. E ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE.  </t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/18/18_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O RECONHECIMENTO E O PAGAMENTO DE DESPESAS COM PEÇAS DE VEÍCULOS AUTOMOTORES DIVERSAS PARA MANUTENÇÃO DOS ÔNIBUS PARA CONDUÇÃO DOS ALUNOS DO ENSINO FUNDAMENTAL DO MUNICÍPIO REFERENTES AO EXERCÍCIO DE 2004, DEVIDO À SAVASSE AUTO PEÇAS LTDA. E ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE.  </t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/17/17_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE FORMOSO, ESTADO DE MINAS GERAIS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/16/16_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O CÓDIGO DE POSTURAS DO MUNICÍPIO DE FORMOSO._x000D_
 _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/15/15_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE DE QUE TRATA A LEI 228, DE 14 DE DEZEMBRO DE 2004. .  </t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/14/14_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O RECONHECIMENTO E O PAGAMENTO DE DESPESAS COM SERVIÇOS DE ENGENHARIA DA CABRAL ENGENHARIA LTDA., REFERENTE ÀS DESPESAS COM A CONSTRUÇÃO DA PONTE SOBRE O RIO CARINHANHA, DA COMPETÊNCIA DE DEZEMBRO/2004, E ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/12/12_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCISO IX DO ARTIGO 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/11/11_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O RECONHECIMENTO E O PAGAMENTO DE DESPESAS COM ILUMINAÇÃO PÚBLICA E DOS PRÉDIOS PÚBLICOS DO MUNICÍPIO REFERENTES AO EXERCÍCIO DE 2004 DEVIDAS À CEMIG E ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/10/10_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O RECONHECIMENTO E O PAGAMENTO DE DESPESAS COM ENCARGOS SOCIAIS DO INSS &amp;#8211; INSTITUTO NACIONAL DO SEGURO SOCIAL &amp;#8211; REFERENTES ÀS FOLHAS DE PAGAMENTO DO DÉCIMO TERCEIRO SALÁRIO E DA COMPETÊNCIA DEZEMBRO/2004 E ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/9/9_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O RECONHECIMENTO E PAGAMENTO DE DESPESAS COM MULTAS DE TRÂNSITO DOS VEÍCULOS OFICIAIS DE PROPRIEDADE DO MUNICÍPIO E ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/8/8_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O RECONHECIMENTO E PAGAMENTO DE DESPESAS DE ÁGUA/ESGOTO DOS PRÉDIOS PÚBLICOS DO MUNICÍPIO REFERENTES AO EXERCÍCIO DE 2004, DEVIDOS À COPASA E ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/7/7_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O RECONHECIMENTO E PAGAMENTO DE DESPESAS DE TARIFAS DE SERVIÇOS TELEFÔNICOS DAS UNIDADES ADMINISTRATIVAS DO PODER EXECUTIVO REFERENTES AO EXERCÍCIO DE 2004, DEVIDOS À TELEMAR NORTE LESTE S/A E ABRE CRÉDITO ESPECIAL AO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/363/363_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO  A LOGRADOURO PUBLICO DO MUNICIPIO DE FORMOSO.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/262/262_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FORMOSO - MG PARA EXERCÍCIO FINANCEIRO DE 2005 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/362/362_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE FORMOSO MG  A PARTICIPAR DO ACORDO DE PROGRQAMA DE SEGURANÇA ALIMENTAR E DESENVOLVIMENTO LOCAL.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/361/361_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PUBLICA A ASSOCIAÇÃO  DOS PEQUENOS PRODUTORES RURAIS DA COMUNIDADE DE BOA VISTA.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/261/261_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO DE 2005 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/360/360_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O SUBSÍDIOS DO PREFEITO, DO VICE PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE FORMOSO MG PARA 11ª LEGISLATURA 2005/2008, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/359/359_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE GERAL ANUAL AO PREFEITO, VICE-PREFEITO, AOS SECRETARIOS MUNICIPAIS AOS VEREADORES E SERVIDORES DA CAMARA.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/358/358_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO  E REAJUSTE SALARIAL DOS SERVIDORES PUBLICOS MUNICIPAIS, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/357/357_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROPAGANDA EM ESCOLA PUBLICA DE EMPRESAS QUE COLABORAM COM O PODER EXECUTIVO NA FORMA DO PREDIOS ESCOLARES E NA DOAÇÃO DE MATERIAIS  ESCOLARES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/356/356_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CONTRAIR OBRIGAÇÕES  DE DESPESA QUE ULTRAPASSEM O EXERCICIO FINANCEIRO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/355/355_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA VENDA DE LOTES URBANOS ME HASTA PUBLICA QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/354/354_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO A BAIRRO DE SEDE  DO MUNICÍPIO DE FORMOSO.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/260/260_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL  - PPA PARA O QUADRIÊNIO 2000 - 2005 TENDO EM VISTA ADEQUAÇÃO AS NECESSIDADES DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/259/259_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FORMOSO - MG PARA O  EXERCÍCIO FINANCEIRA DE 2004. </t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/353/353_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA FERIADO MUNICIPAL DO DIA 15 DE AGOSTO.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/352/352_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA FERIADO MUNICIPAL DO DIA 31 DE OUTUBRO.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/351/351_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A DENOMINAÇÃO DE LOGRADOURO PUBLICO QUE MENCIONA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/258/258_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTATUI DIRETRIZES PARA METAS E AS PRIORIDADES DA ADMINISTRAÇÃO PUBLICA MUNICIPAL INCLUINDO AS DESPESAS DE CAPITAL ORIENTANDO A ELABORAÇÃO DA LEI ORÇAMENTARIA E DISPONDO SOBRE AS ALTERAÇÕES NA LEGISLAÇÃO TRIBUTARIA PARA O EXERCÍCIO FINANCEIRO DE 2004.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/350/350_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/349/349_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DOS VEREADORES DA CAMARA MUNICIPAL DE FORMOSO.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/348/348_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DOS SUBSÍDIOS DO PREFEITO, VICE - PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO DE FORMOSO - MG.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/347/347_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO E REAJUSTE SALARIAL DOS SERVIDORES PUBLICOS MUNICIPAIS, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/346/346_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/257/257_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE FORMOSO - MG PARA O EXERCICIO FINANCEIRO DE 2003 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/345/345_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE O REGIME PROPRIO DE PREVIDENCIA SOCIAL DO MUNICIPIO DE FORMOSO - MG, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/344/344_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTATUI DIRETRIZES PARA AS METAS E AS PRIORIDADE DA ADMINITRAÇÃO PUBLICA MUNICIPAL...</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/343/343_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA DECLARAR DE UTILIDADE PUBLICA AREA ANEXA AO POVOADO DE GOIAMINAS E DA OUTRAS PROVIDENCIAS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/342/342_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O DISTRITO DE GOIAMINAS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/341/341_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DA ALTERAÇÃO DA LINHA DIVISÓRIA COM MUNICIPIO DE CHAPADA GAÚCHA MG E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/340/340_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL E DA OUTRAS PREVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/339/339_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE SUBSIDIO DOS AGENTES POLÍTICOS DOS MUNICÍPIOS DE FORMOSO - MG PREFEITO, VICE PREFEITO E SECRETARIO MUNICIPAIS E DA OUTRAS PREVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/338/338_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO E REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/337/337_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE TERRENO PUBLICO QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/336/336_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CUSTEIO DO REGIME DE PREVIDENCIA SOCIAL DOS SERVIDORES PUBLICOS DO MUNICIPIO DE FORMOSO  E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/335/335_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO  DO REGIME PREVIDENCIA SOCIAL DOS SERVIDORES PUBLICOS, CRIA DO INSTITUTO DE PREVIDENCIA DOS SERVIDORES PUBLICOS DO MUNICIPIO DE FORMOSO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/334/334_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA FAIXA INICIAL DE VENCIMENTO DO CARGO DE AUXILIAR DE ENFERMAGEM E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/333/333_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO  DE ASSISTÊNCIA JUDICIARIA NO MUNICÍPIO DE FORMOSO - MG  E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/332/332_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS E QUADROS DA LEI MUNICIPAL Nº186 DE 08 DE NOVEMBRO DE 2001 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/331/331_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA QUADROS E TABELAS DA LEI MUNICIPAL Nº185 DE 08 DE NOVEMBRO DE 2001 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/330/330_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PUBLICA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DO PIRATINGA E RASGADO - ASPRA, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/329/329_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE DE SUBSIDIO DOS AGENTES POLÍTICOS DO MUNICÍPIO DE FORMOSO - MG PREFEITO VICE PREFEITO E SECRETÁRIOS MUNICIPAIS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/328/328_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NORMAS PARA FUNCIONAMENTO DAS FEIRAS LIVRES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/327/327_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA A REMUNERAÇÃO DOS AGENTES POLÍTICOS DO MUNICÍPIO DE FORMOSO PREFEITO E VICE PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA A 10º LEGISLATURA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/256/256_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE FORMOSO - MG PARA O EXERCICIO FINANCEIRO DE 2002 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/255/255_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL - PPA PARA O QUADRIÊNIO 2000 - 2005 NOS TERMOS DO ARTIGO 165 DO INCISO 1º DA CONSTITUIÇÃO FEDERAL ARTIGOS E INCISOS DA LEI ORGÂNICA MUNICIPAL E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/326/326_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIREITO REAL DE USO DE TERRENO PÚBLICO QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/325/325_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL DOS SERVIDORES DO PODER LEGISLATIVO MUNICIPAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/324/324_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE GARANTIA DE RENDA MINIMA ASSOCIADO A AÇÕES SOCIO-EDUCATIVAS, E DETERMINA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/323/323_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTATUI DIRETRIZES PARA AS METAS E AS PRIORIDADES DA ADMINISTRAÇÃO PUBLICA MUNICIPAL, INCLUINDO AS DESPESAS DE CAPITAL, ORIENTANDO A ELABORAÇÃO DA LEI ORÇAMENTARIA E DISPONDO SOBRE ALTERAÇÕES NA LEGISLAÇÃO TRIBUTÁRIA, PARA O EXERCICIO DE 2002.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/322/322_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE PRÉ-ESCOLAR NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/321/321_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO E REAJUSTE SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS , E AA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/320/320_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA CARGOS E AMPLIA VAGAS EM CARGOS DE PROVIMENTO EFETIVO QUE MENCIONAN E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/288/288_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PUBLICA O TEMPLO DO AMANHECER DE CAYRÃ, DE FORMOSO - MG DA ORDEM ESPIRITUALISTA CRISTA VALE DO AMANHECER , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/254/254_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE FORMOSO - MG PARA O EXERCICIO FINANCEIRO DE 2001 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/287/287_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AOS INCISOS DO ARTIGO 3ºE DO ARTIGO 7º, DA LEI MUNICIPAL Nº144/97, DE 01 DE ABRIL DE 1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/286/286_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE DE UTILIDADE PUBLICA A ASSOCIAÇÃO CULTURAL, ESPORTIVA E RECREATIVA DOS PRODUTORES DO PIRATINGA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/253/253_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA O ANO DE 2001 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/285/285_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI PLANOS DE CARGOS, CARREIRAS E VENCIMENTO DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE FORMOSO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/284/284_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE FORMOSO - MG A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S.A - BDMG OPERAÇÕES DE CREDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/380/380_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO,DENOMINAÇÃO, ORGANIZAÇÃO, DE ESCOLA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/379/379_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO PARA CONSTRUÇÃO DA SEDE DO SINDICATO  DOS PRODUTORES RURAIS DE FORMOSO</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/252/252_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE FORMOSO - MG PARA O EXERCICIO FINANCEIRO DE 2000 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/251/251_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS DE 2000 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/378/378_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCESSÃO DE DIREITO REAL DE USO DE TERRENOS PUBLICOS </t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/250/250_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE FORMOSO - MG PARA O EXERCICIO FINANCEIRA DE 1999 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/377/377_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO DE AJUDA FINANCEIRA AO ABRIGO JOÃO DA SILVA SANTAREM DA SOCIEDADE SÃO VICENTE DE PAULO DA CIDADE DE BURITIS- MG.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/376/376_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO PARA CONSTRUÇÃO DE SEDE DO 28º BPM</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/375/375_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO SOBRE DOAÇÃO DE AREA DE TERRENO </t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/374/374_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALIENAÇÃO DE VEICULO</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/373/373_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE IMOVEIS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/249/249_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTARIAS PARA  ANO DE 1999 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/372/372_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CREDITO ESPECIAL.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/371/371_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE SALA NA ESCOLA ESTADUAL MARTINHO ANTONIO ORNELAS.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/248/248_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO PLURIANUAL DE INVESTIMENTO DO MUNICÍPIO DE FORMOSO PARA O TRIÊNIO 1998/2000</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/247/247_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA FIXA A DESPESA DO MUNICÍPIO DE FORMOSO- MG PARA O EXERCÍCIO FINANCEIRO DE 1998EDA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/369/369_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO DE CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO DO ENSINO FUNDAMENTAL  E DE VALORIZAÇÃO DO MAGISTÉRIO.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/368/368_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE IMOVÉIS.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/370/370_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DENOMINAÇÃO ORGANZAÇÃO E FUNCIONAMENTO DO CURSO REGULAR DE SUPLENCIA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/367/367_texto_integral.pdf</t>
+    <t>http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE MUNICIPALIZAÇÃO DE ESCOLA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7288,67 +7304,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/743/lei_n755-2024_000606.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/742/lei_n_754-2024_000601.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/741/lei_n_753-2024_000596.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/740/lei_n752-2024_000571.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/739/lei_n751-2024_000572.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/734/lei_n750-_2023_000516.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/733/lei_n749-_2023_000515.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/732/lei_n747-_2023_000514.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/731/lei_n746-_2023_000513.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/730/lei_n745-_2023_000512.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/725/lei_n742-2023_000437.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/723/lei_n740-2023_000435.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/724/lei_n741-2023_000436.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/729/lei_n739-2023_000422.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/728/lei_n738-2023_000421.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/727/lei_n737-2023_000420.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/726/lei_n736-2023_000406.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/722/lei_n735-2023_000393.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/721/lei_n734-2023_000391.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/720/lei_n733-2023_000390.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/719/lei_n732-2023_000360.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/708/portaria_n_815-2023_000336.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/714/lei_n731-2023_000350.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/713/lei_n730-2023_000349.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/712/lei_n729-2023_000348.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/711/lei_n728-2023_000347.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/710/lei_n727-2023_000346.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/709/lei_n726-2023_000345.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/716/lei_n725-2023_000335.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/715/lei_n724-2023_000334.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/718/lei_n_723-2023_000246.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/735/lei_n_720-2023_000227.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/717/lei_n_722-2023_000247.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/736/lei_n_721-2023_000228.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/707/lei_n_719-2023_000219.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/706/lei_n_718-2023_000218.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/705/lei_n717-2023_000215.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/704/lei_n716-2023_000214.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/703/lei_n715-2023_000213.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/702/lei_n714-2023_000212.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/701/lei_n713-2023_000193.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/700/lei_n712-2023_000192.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/699/lei_n711-2023_000191.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/692/lei_n_710-20223_000187.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/691/lei_n_709-20223_000186.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/690/lei_n_708-20223_000185.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/689/lei_n_707-2022_000184.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/670/lei__n_705-2022_____000144.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/669/lei__n_704-2022_____000142.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/668/lei__n_703-2022_____000141.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/667/lei__n_702-2022_____000140.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/666/lei__n_701-2022_____000139.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/675/lei__n_700-2022_000136.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/674/lei__n_699-2022_000135.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/673/lei__n_698-2022_000134.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/672/lei__n_697-2022_000133.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/676/lei__n_696-2022_000130.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/677/lei__n_695-2022_000129.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/678/lei__n_694-2022_000128.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/679/lei__n_693-2022_000127.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/638/lei_692-2022_000107.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/637/lei_691-2022_000106.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/636/lei_690-2022_000105.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/635/lei_689-2022_000104.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/671/lei__688-2022_1.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/661/portaria-782_de_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/660/portaria-781_de_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/659/portaria-780_de_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/658/portaria-779_de_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/657/portaria-778_de_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/656/portaria-777_de_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/665/lei_686-2022___000118.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/619/lei_686_de_2022__ldo_.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/634/lei_685-2022_000102.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/633/lei_684-2022_000101.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/655/portaria-776_de_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/632/lei_683-2022_000100.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/631/lei_682-2022_000099.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/654/portaria-775_de_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/653/portaria-774_de_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/630/lei_681-2022_000044.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/629/lei_680-2022_000043.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/628/lei_679-2022_000098.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/688/leis__678-2022__000093.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/687/leis__677-2022__000092.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/686/leis__676-2022__000091.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/680/lei_625-2021_14.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/685/leis__675-2022__000090.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/738/leis_675-2022__000090.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/644/portaria-765_de_2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/684/leis__674-2022__000089.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/683/leis__673-2022__000088.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/682/leis__672-2022__000087.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/681/leis__671-2022__000086.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/737/lei_n670-_2022_000517.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/626/leis_669-2022__000085.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/625/leis_668-2022__000082.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/624/leis_667-2022__000081.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/652/portaria-773_de_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/651/portaria-772_de_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/623/leis_666-2022__000080.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/622/leis_665-2022__000079.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/621/leis_664-2022__000078.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/620/leis_663-2022__000077.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/650/portaria-771_de_2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/649/portaria-770_de_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/648/portaria-769_de_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/647/portaria-768_de_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/646/portaria-767_de_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/645/portaria-766_de_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/643/portaria-764_de_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/642/portaria-763_de_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/641/portaria-762_de_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/640/portaria-761_de_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/639/portaria-760_de_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/618/lei_662-2021_loa_-2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/662/lei_661_de_2021__ppa.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/594/emenda_a_lei_organica_n5_de_17_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/617/lei_660-2021__000139.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/616/lei_659-2021__000138.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/615/lei_658-2021__000137.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/614/lei_657-2021__000135.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/613/lei_656-2021__000134.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/611/lei_655-2021__000133.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/610/lei_654-2021__000132.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/609/lei_653-2021__000131.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/608/lei_652-2021__000130.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/607/lei_651-2021__000129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/606/lei_650-2021__000128.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/605/lei_649-2021_p_03_000085.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/604/lei_648-2021_p_03_000084.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/603/lei_647-2021_p_03_000082.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/566/lei_646-2021_p_03_000081.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/565/lei_645-2021_p_03_000083.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/564/lei_644-2021_p_03_000080.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/612/lei_643-2021_p_03_000079.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/563/lei_642-2021_p_03_000078.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/553/lei_641-2021_p_03_000077.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/554/lei_640-2021_p_03_000076.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/664/lei_639-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/549/lei_638-2021_p_03_000075.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/550/lei_637-2021_p_03_000074.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/551/lei_636-2021_p_03_000073.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/557/lei_635-2021_p_03_000072.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/552/lei_634-2021_p_03_000071.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/602/lei_633-2021_p_03_000070.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/601/lei_632-2021_p_03_000069.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/600/lei_631-2021__000127.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/599/lei_630-2021_p_03_000086.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/598/lei_629-2021_p_03_000067.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/663/lei_628-2021__000123.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/558/lei_628-2021_000022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/597/lei_627-2021_p_03_000066.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/595/lei_626-2021_p_03_000065.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/596/lei_624-2021_000061.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/593/lei_623-2021_000060.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/592/lei_622-2021_000059.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/591/lei_621-2021_000058.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/590/lei_620-2021_000057.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/589/lei_619-2021_000056.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/588/lei_618-2021_000055.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/587/lei_617-2021_000054.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/586/lei_616-2021_000053.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/585/lei_615-2021_000051.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/584/lei_614-2021_000050.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/583/lei_613-2021_000049.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/582/lei_612-2021_000048.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/581/lei_611-2021_000041.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/580/lei_610-2021_000040.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/548/portaria_726-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/547/lei_608-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/542/lei_607-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/546/portaria_712-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/541/lei_606-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/540/lei_605-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/545/portaria_711-2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/544/portaria_710-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/539/lei_604-2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/537/portaria_709-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/536/portaria_708-2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/535/portaria_707-2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/538/lei_603-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/534/lei_603-2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/543/lei_602-2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/533/lei_601-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/532/lei_600-2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/528/portaria_706-2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/531/lei_599-2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/527/portaria_705-2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/529/portaria_704-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/530/portaria_703-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/520/portaria_no_702-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/526/lei_no_595-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/524/lei_no_594-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/523/lei_no_593-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/522/lei_no_592-2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/521/lei_591-2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/525/lei_590-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/518/portaria_701-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/519/lei_589-2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/513/portaria_700-2020..pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/514/portaria_699-2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/517/portaria_no_698-2020_000002.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/516/portaria_no_697-2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/515/lei_no588-2020_000003.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/512/lei_no.587-2020_000059.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/508/portaria_696.2020_000012.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/507/portaria_695.2020_000011.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/501/portaria_694.2020_000047.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/502/portaria_693.2020_000046.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/511/lei_586-2020..pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/503/portaria_692.2020_000045.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/504/portaria_691.2020_000044.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/505/portaria_690.2020_000043.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/510/portaria_689.2020_000017.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/506/portaria_688.2020_000039.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/509/lei_orc._585.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/500/portaria_do_horario.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/499/lei_584-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/450/portaria_675.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/449/portaria_674.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/448/portaria_673.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/447/portaria_672.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/437/port._671.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/498/lei_583.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/497/lei_582.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/496/lei_581.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/446/portaria_670.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/436/port._669.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/435/port._668.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/434/port._667.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/445/portaria_666.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/444/portaria_665.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/443/portaria_664.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/442/port.663.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/441/port.662.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/440/port.661.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/439/port.660.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/495/lei_580.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/494/lei_579.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/438/port.659.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/433/portaria_658.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/432/portaria_657.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/431/portaria_655.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/430/portaria_654.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/429/portaria_653.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/428/portaria_652.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/427/portaria_651.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/426/portaria_650.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/425/portaria_649.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/424/portaria_648.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/423/portaria_647.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/422/portaria_646.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/421/portaria_645.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/420/portaria_644.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/454/lei_578.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/453/lei_577.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/480/lei_576_loa_2018_formoso.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/452/lei_576.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/451/lei_573.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/475/lei_568_2018_ldo.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2017/479/lei_561_2017_loa.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2017/471/lei_560_2017_ppa.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2017/474/lei_551_2017_ldo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2016/478/lei_544_2016_loa.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2016/464/resolucao_125.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2016/463/resolucao_124.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2016/473/lei_542_2016_ldo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/476/lei_533_2015_loa.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/462/resolucao_123.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/461/resolucao_122.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/472/lei_530_2015_ldo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/460/resolucao_121.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/465/portaria_513.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2014/477/lei_515_2014_loa.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2013/467/lei_484_2013_ppa.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2013/490/resol111.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2012/489/resol110.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2012/487/resol_109.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2011/483/res_106.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2011/482/res_105.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2011/481/res_104.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2010/486/resol_101.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2009/488/resol._98.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2008/485/res.92.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2008/484/res._91_.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2007/492/resoluc.88.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/20/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2007/491/resoluc._087.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2007/466/resolucao_86.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/81/lei_303.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/419/lei_302.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/79/lei_301.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2006/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1992/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/417/lei_organica_do_municipio_de_formoso.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/77/lei_299.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/78/lei_300.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/76/lei_298.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/75/lei_297.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2006/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/73/lei_295.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/72/lei_294.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/71/lei_293.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/70/lei_292.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/69/lei_291.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/68/lei_290.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/418/lei_289.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2006/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/493/resolucao_083.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2006/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/64/lei_286.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/63/lei_285.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/62/lei_284.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/61/lei_283.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/60/lei_282.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/59/lei_281.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/58/lei_280.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/57/lei_279.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/56/lei_278.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/55/lei_277.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/54/lei_276.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/53/lei_275.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/52/lei_274.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/367/367_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2026/744/portaria_no_923_de_08_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/743/lei_n755-2024_000606.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/742/lei_n_754-2024_000601.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/741/lei_n_753-2024_000596.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/740/lei_n752-2024_000571.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2024/739/lei_n751-2024_000572.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/734/lei_n750-_2023_000516.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/733/lei_n749-_2023_000515.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/732/lei_n747-_2023_000514.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/731/lei_n746-_2023_000513.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/730/lei_n745-_2023_000512.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/725/lei_n742-2023_000437.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/723/lei_n740-2023_000435.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/724/lei_n741-2023_000436.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/729/lei_n739-2023_000422.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/728/lei_n738-2023_000421.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/727/lei_n737-2023_000420.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/726/lei_n736-2023_000406.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/722/lei_n735-2023_000393.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/721/lei_n734-2023_000391.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/720/lei_n733-2023_000390.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/719/lei_n732-2023_000360.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/708/portaria_n_815-2023_000336.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/714/lei_n731-2023_000350.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/713/lei_n730-2023_000349.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/712/lei_n729-2023_000348.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/711/lei_n728-2023_000347.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/710/lei_n727-2023_000346.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/709/lei_n726-2023_000345.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/716/lei_n725-2023_000335.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/715/lei_n724-2023_000334.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/718/lei_n_723-2023_000246.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/735/lei_n_720-2023_000227.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/717/lei_n_722-2023_000247.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/736/lei_n_721-2023_000228.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/707/lei_n_719-2023_000219.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/706/lei_n_718-2023_000218.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/705/lei_n717-2023_000215.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/704/lei_n716-2023_000214.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/703/lei_n715-2023_000213.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/702/lei_n714-2023_000212.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/701/lei_n713-2023_000193.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/700/lei_n712-2023_000192.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/699/lei_n711-2023_000191.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/692/lei_n_710-20223_000187.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/691/lei_n_709-20223_000186.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2023/690/lei_n_708-20223_000185.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/689/lei_n_707-2022_000184.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/670/lei__n_705-2022_____000144.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/669/lei__n_704-2022_____000142.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/668/lei__n_703-2022_____000141.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/667/lei__n_702-2022_____000140.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/666/lei__n_701-2022_____000139.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/675/lei__n_700-2022_000136.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/674/lei__n_699-2022_000135.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/673/lei__n_698-2022_000134.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/672/lei__n_697-2022_000133.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/676/lei__n_696-2022_000130.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/677/lei__n_695-2022_000129.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/678/lei__n_694-2022_000128.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/679/lei__n_693-2022_000127.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/638/lei_692-2022_000107.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/637/lei_691-2022_000106.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/636/lei_690-2022_000105.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/635/lei_689-2022_000104.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/671/lei__688-2022_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/661/portaria-782_de_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/660/portaria-781_de_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/659/portaria-780_de_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/658/portaria-779_de_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/657/portaria-778_de_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/656/portaria-777_de_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/665/lei_686-2022___000118.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/619/lei_686_de_2022__ldo_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/634/lei_685-2022_000102.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/633/lei_684-2022_000101.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/655/portaria-776_de_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/632/lei_683-2022_000100.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/631/lei_682-2022_000099.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/654/portaria-775_de_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/653/portaria-774_de_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/630/lei_681-2022_000044.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/629/lei_680-2022_000043.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/628/lei_679-2022_000098.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/688/leis__678-2022__000093.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/687/leis__677-2022__000092.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/686/leis__676-2022__000091.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/680/lei_625-2021_14.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/685/leis__675-2022__000090.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/738/leis_675-2022__000090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/644/portaria-765_de_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/684/leis__674-2022__000089.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/683/leis__673-2022__000088.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/682/leis__672-2022__000087.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/681/leis__671-2022__000086.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/737/lei_n670-_2022_000517.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/626/leis_669-2022__000085.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/625/leis_668-2022__000082.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/624/leis_667-2022__000081.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/652/portaria-773_de_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/651/portaria-772_de_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/623/leis_666-2022__000080.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/622/leis_665-2022__000079.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/621/leis_664-2022__000078.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/620/leis_663-2022__000077.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/650/portaria-771_de_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/649/portaria-770_de_2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/648/portaria-769_de_2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/647/portaria-768_de_2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/646/portaria-767_de_2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/645/portaria-766_de_2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/643/portaria-764_de_2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/642/portaria-763_de_2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/641/portaria-762_de_2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/640/portaria-761_de_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/639/portaria-760_de_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/618/lei_662-2021_loa_-2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/662/lei_661_de_2021__ppa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/594/emenda_a_lei_organica_n5_de_17_de_dezembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/617/lei_660-2021__000139.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/616/lei_659-2021__000138.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/615/lei_658-2021__000137.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/614/lei_657-2021__000135.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/613/lei_656-2021__000134.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/611/lei_655-2021__000133.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/610/lei_654-2021__000132.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/609/lei_653-2021__000131.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/608/lei_652-2021__000130.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/607/lei_651-2021__000129.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/606/lei_650-2021__000128.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/605/lei_649-2021_p_03_000085.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/604/lei_648-2021_p_03_000084.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/603/lei_647-2021_p_03_000082.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/566/lei_646-2021_p_03_000081.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/565/lei_645-2021_p_03_000083.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/564/lei_644-2021_p_03_000080.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/612/lei_643-2021_p_03_000079.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/563/lei_642-2021_p_03_000078.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/553/lei_641-2021_p_03_000077.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/554/lei_640-2021_p_03_000076.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2022/664/lei_639-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/549/lei_638-2021_p_03_000075.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/550/lei_637-2021_p_03_000074.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/551/lei_636-2021_p_03_000073.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/557/lei_635-2021_p_03_000072.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/552/lei_634-2021_p_03_000071.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/602/lei_633-2021_p_03_000070.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/601/lei_632-2021_p_03_000069.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/600/lei_631-2021__000127.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/599/lei_630-2021_p_03_000086.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/598/lei_629-2021_p_03_000067.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/663/lei_628-2021__000123.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/558/lei_628-2021_000022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/597/lei_627-2021_p_03_000066.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/595/lei_626-2021_p_03_000065.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/596/lei_624-2021_000061.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/593/lei_623-2021_000060.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/592/lei_622-2021_000059.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/591/lei_621-2021_000058.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/590/lei_620-2021_000057.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/589/lei_619-2021_000056.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/588/lei_618-2021_000055.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/587/lei_617-2021_000054.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/586/lei_616-2021_000053.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/585/lei_615-2021_000051.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/584/lei_614-2021_000050.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/583/lei_613-2021_000049.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/582/lei_612-2021_000048.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/581/lei_611-2021_000041.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/580/lei_610-2021_000040.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2021/548/portaria_726-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/547/lei_608-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/542/lei_607-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/546/portaria_712-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/541/lei_606-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/540/lei_605-2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/545/portaria_711-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/544/portaria_710-2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/539/lei_604-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/537/portaria_709-2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/536/portaria_708-2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/535/portaria_707-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/538/lei_603-2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/534/lei_603-2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/543/lei_602-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/533/lei_601-2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/532/lei_600-2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/528/portaria_706-2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/531/lei_599-2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/527/portaria_705-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/529/portaria_704-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/530/portaria_703-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/520/portaria_no_702-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/526/lei_no_595-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/524/lei_no_594-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/523/lei_no_593-2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/522/lei_no_592-2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/521/lei_591-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/525/lei_590-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/518/portaria_701-2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/519/lei_589-2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/513/portaria_700-2020..pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/514/portaria_699-2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/517/portaria_no_698-2020_000002.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/516/portaria_no_697-2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/515/lei_no588-2020_000003.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/512/lei_no.587-2020_000059.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/508/portaria_696.2020_000012.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/507/portaria_695.2020_000011.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/501/portaria_694.2020_000047.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/502/portaria_693.2020_000046.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/511/lei_586-2020..pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/503/portaria_692.2020_000045.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/504/portaria_691.2020_000044.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/505/portaria_690.2020_000043.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/510/portaria_689.2020_000017.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2020/506/portaria_688.2020_000039.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/509/lei_orc._585.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/500/portaria_do_horario.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/499/lei_584-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/450/portaria_675.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/449/portaria_674.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/448/portaria_673.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/447/portaria_672.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/437/port._671.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/498/lei_583.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/497/lei_582.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/496/lei_581.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/446/portaria_670.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/436/port._669.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/435/port._668.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/434/port._667.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/445/portaria_666.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/444/portaria_665.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/443/portaria_664.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/442/port.663.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/441/port.662.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/440/port.661.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/439/port.660.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/495/lei_580.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/494/lei_579.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/438/port.659.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/433/portaria_658.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/432/portaria_657.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/431/portaria_655.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/430/portaria_654.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/429/portaria_653.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/428/portaria_652.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/427/portaria_651.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/426/portaria_650.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/425/portaria_649.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/424/portaria_648.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/423/portaria_647.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/422/portaria_646.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/421/portaria_645.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2019/420/portaria_644.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/454/lei_578.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/453/lei_577.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/452/lei_576.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/480/lei_576_loa_2018_formoso.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/451/lei_573.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2018/475/lei_568_2018_ldo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2018/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2017/479/lei_561_2017_loa.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2017/471/lei_560_2017_ppa.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2017/474/lei_551_2017_ldo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2016/478/lei_544_2016_loa.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2016/464/resolucao_125.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2016/463/resolucao_124.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2016/473/lei_542_2016_ldo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2016/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/476/lei_533_2015_loa.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/462/resolucao_123.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/461/resolucao_122.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/472/lei_530_2015_ldo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/460/resolucao_121.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2015/465/portaria_513.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2014/477/lei_515_2014_loa.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2014/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2013/467/lei_484_2013_ppa.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2013/490/resol111.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2012/489/resol110.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2012/487/resol_109.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2012/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2011/483/res_106.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2011/482/res_105.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2011/481/res_104.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2011/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2010/486/resol_101.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2010/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2009/488/resol._98.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2009/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2008/485/res.92.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2008/484/res._91_.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2008/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2007/492/resoluc.88.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/20/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2007/491/resoluc._087.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2007/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2007/466/resolucao_86.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/81/lei_303.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/419/lei_302.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/79/lei_301.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2006/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1992/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/417/lei_organica_do_municipio_de_formoso.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/77/lei_299.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/78/lei_300.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/76/lei_298.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/75/lei_297.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2006/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/73/lei_295.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/72/lei_294.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/71/lei_293.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/70/lei_292.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/69/lei_291.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/68/lei_290.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/418/lei_289.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2006/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/493/resolucao_083.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2006/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/64/lei_286.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/63/lei_285.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/62/lei_284.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/61/lei_283.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/60/lei_282.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/59/lei_281.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/58/lei_280.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/57/lei_279.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/56/lei_278.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/55/lei_277.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/54/lei_276.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/53/lei_275.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/sapl/public/normajuridica/2006/52/lei_274.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2005/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2004/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2003/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2002/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2001/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/2000/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1999/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1998/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.formoso.mg.leg.br/media/./sapl/public/normajuridica/1997/367/367_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G706"/>
+  <dimension ref="A1:G707"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="33.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="123" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7359,16235 +7375,16258 @@
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="G10" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C11" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C12" t="s">
-        <v>14</v>
+        <v>55</v>
       </c>
       <c r="D12" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="G12" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="G13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C14" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="G14" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="G15" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C16" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G16" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C17" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D17" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G17" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C18" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D18" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="G18" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C19" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D19" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="B20" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C20" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
       <c r="D20" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="G20" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="G21" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B22" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="D22" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G22" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="B23" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C23" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="D23" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B24" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C24" t="s">
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="G24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B25" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C25" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D25" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B26" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C26" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D26" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="G26" t="s">
-        <v>53</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B27" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C27" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D27" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="G27" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B28" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C28" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D28" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="G28" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B29" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D29" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B30" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C30" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="D30" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G30" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C31" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D31" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C32" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="D32" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G32" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>76</v>
+        <v>122</v>
       </c>
       <c r="B33" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C33" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="D33" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="G33" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>122</v>
+        <v>83</v>
       </c>
       <c r="B34" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C34" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="D34" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G34" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>72</v>
+        <v>127</v>
       </c>
       <c r="B35" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C35" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D35" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G35" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>79</v>
       </c>
       <c r="B36" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C36" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D36" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G36" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B37" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C37" t="s">
-        <v>117</v>
+        <v>92</v>
       </c>
       <c r="D37" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="G37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C38" t="s">
         <v>122</v>
       </c>
       <c r="D38" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="G38" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C39" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="D39" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="G39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B40" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C40" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D40" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E40" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="G40" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B41" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C41" t="s">
-        <v>94</v>
+        <v>119</v>
       </c>
       <c r="D41" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G41" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B42" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C42" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D42" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="G42" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B43" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C43" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D43" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="G43" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B44" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C44" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D44" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="G44" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B45" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C45" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D45" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="G45" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B46" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C46" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D46" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="G46" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B47" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C47" t="s">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="D47" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="G47" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B48" t="s">
-        <v>164</v>
+        <v>38</v>
       </c>
       <c r="C48" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="D48" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G48" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B49" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C49" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D49" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G49" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B50" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C50" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D50" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G50" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B51" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C51" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D51" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="G51" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B52" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C52" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D52" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G52" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B53" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C53" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D53" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G53" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B54" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C54" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="D54" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="G54" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B55" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C55" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D55" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="G55" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="B56" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C56" t="s">
-        <v>187</v>
+        <v>156</v>
       </c>
       <c r="D56" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="G56" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B57" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C57" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D57" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G57" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B58" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D58" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G58" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C59" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D59" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G59" t="s">
-        <v>169</v>
+        <v>202</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B60" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C60" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D60" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E60" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="G60" t="s">
-        <v>204</v>
+        <v>174</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B61" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C61" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D61" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G61" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B62" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C62" t="s">
-        <v>154</v>
+        <v>211</v>
       </c>
       <c r="D62" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E62" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="G62" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B63" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C63" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D63" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="G63" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B64" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C64" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D64" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E64" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G64" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B65" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C65" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D65" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E65" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="G65" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B66" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C66" t="s">
-        <v>222</v>
+        <v>168</v>
       </c>
       <c r="D66" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G66" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B67" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C67" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D67" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G67" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B68" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C68" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D68" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E68" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="G68" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B69" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C69" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D69" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E69" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G69" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B70" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C70" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D70" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E70" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="G70" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B71" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C71" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D71" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E71" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="G71" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B72" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C72" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D72" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E72" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G72" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B73" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C73" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D73" t="s">
         <v>10</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G73" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B74" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C74" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="D74" t="s">
-        <v>254</v>
+        <v>17</v>
       </c>
       <c r="E74" t="s">
-        <v>255</v>
+        <v>18</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>256</v>
       </c>
       <c r="G74" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
         <v>258</v>
       </c>
       <c r="B75" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C75" t="s">
+        <v>255</v>
+      </c>
+      <c r="D75" t="s">
         <v>259</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G75" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B76" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C76" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D76" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="G76" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B77" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C77" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D77" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="G77" t="s">
-        <v>232</v>
+        <v>270</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B78" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C78" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D78" t="s">
         <v>10</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="G78" t="s">
-        <v>272</v>
+        <v>237</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B79" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C79" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D79" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="G79" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B80" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C80" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D80" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E80" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="G80" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B81" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C81" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D81" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E81" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="G81" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B82" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C82" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D82" t="s">
         <v>10</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G82" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B83" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C83" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D83" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="G83" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B84" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C84" t="s">
-        <v>205</v>
+        <v>295</v>
       </c>
       <c r="D84" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E84" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="G84" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>222</v>
+        <v>298</v>
       </c>
       <c r="B85" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C85" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="D85" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="G85" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
-        <v>298</v>
+        <v>227</v>
       </c>
       <c r="B86" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C86" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="D86" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E86" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="G86" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>250</v>
+        <v>303</v>
       </c>
       <c r="B87" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C87" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="D87" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E87" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="G87" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>290</v>
+        <v>255</v>
       </c>
       <c r="B88" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C88" t="s">
-        <v>303</v>
+        <v>199</v>
       </c>
       <c r="D88" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E88" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="G88" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>259</v>
+        <v>295</v>
       </c>
       <c r="B89" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C89" t="s">
-        <v>130</v>
+        <v>308</v>
       </c>
       <c r="D89" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E89" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="G89" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>64</v>
+        <v>264</v>
       </c>
       <c r="B90" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C90" t="s">
-        <v>181</v>
+        <v>135</v>
       </c>
       <c r="D90" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E90" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="G90" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>310</v>
+        <v>71</v>
       </c>
       <c r="B91" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C91" t="s">
-        <v>311</v>
+        <v>186</v>
       </c>
       <c r="D91" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="G91" t="s">
-        <v>244</v>
+        <v>314</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>263</v>
+        <v>315</v>
       </c>
       <c r="B92" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C92" t="s">
-        <v>184</v>
+        <v>316</v>
       </c>
       <c r="D92" t="s">
         <v>10</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="G92" t="s">
-        <v>314</v>
+        <v>249</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B93" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C93" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D93" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E93" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="G93" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B94" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C94" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D94" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="G94" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="B95" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C95" t="s">
-        <v>221</v>
+        <v>195</v>
       </c>
       <c r="D95" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E95" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="G95" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>321</v>
+        <v>291</v>
       </c>
       <c r="B96" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C96" t="s">
-        <v>298</v>
+        <v>226</v>
       </c>
       <c r="D96" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E96" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="G96" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>68</v>
+        <v>326</v>
       </c>
       <c r="B97" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C97" t="s">
-        <v>167</v>
+        <v>303</v>
       </c>
       <c r="D97" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="G97" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>326</v>
+        <v>75</v>
       </c>
       <c r="B98" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C98" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D98" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E98" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="G98" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>303</v>
+        <v>331</v>
       </c>
       <c r="B99" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C99" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D99" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E99" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="G99" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>331</v>
+        <v>308</v>
       </c>
       <c r="B100" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C100" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D100" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E100" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="G100" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B101" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C101" t="s">
-        <v>335</v>
+        <v>181</v>
       </c>
       <c r="D101" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E101" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="G101" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B102" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C102" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D102" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E102" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="G102" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B103" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C103" t="s">
-        <v>179</v>
+        <v>344</v>
       </c>
       <c r="D103" t="s">
         <v>10</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="G103" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="B104" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C104" t="s">
-        <v>249</v>
+        <v>184</v>
       </c>
       <c r="D104" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E104" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="G104" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B105" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C105" t="s">
-        <v>349</v>
+        <v>254</v>
       </c>
       <c r="D105" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E105" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="G105" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B106" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C106" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D106" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E106" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="G106" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B107" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C107" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="D107" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E107" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="G107" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B108" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C108" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="D108" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E108" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="G108" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B109" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C109" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D109" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E109" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="G109" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B110" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C110" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D110" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E110" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="G110" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="B111" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C111" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D111" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E111" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="G111" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B112" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C112" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D112" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E112" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="G112" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B113" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C113" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D113" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E113" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="G113" t="s">
-        <v>93</v>
+        <v>384</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="B114" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C114" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D114" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E114" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="G114" t="s">
-        <v>386</v>
+        <v>98</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B115" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C115" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D115" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E115" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="G115" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B116" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C116" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D116" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E116" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G116" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="B117" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C117" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D117" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E117" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="G117" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B118" t="s">
-        <v>400</v>
+        <v>169</v>
       </c>
       <c r="C118" t="s">
         <v>401</v>
       </c>
       <c r="D118" t="s">
+        <v>10</v>
+      </c>
+      <c r="E118" t="s">
+        <v>11</v>
+      </c>
+      <c r="F118" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="E118" t="s">
+      <c r="G118" t="s">
         <v>403</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B119" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C119" t="s">
         <v>406</v>
       </c>
       <c r="D119" t="s">
         <v>407</v>
       </c>
       <c r="E119" t="s">
         <v>408</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>409</v>
       </c>
       <c r="G119" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" t="s">
+        <v>406</v>
+      </c>
+      <c r="B120" t="s">
+        <v>405</v>
+      </c>
+      <c r="C120" t="s">
         <v>411</v>
       </c>
-      <c r="B120" t="s">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="D120" t="s">
         <v>412</v>
       </c>
-      <c r="D120" t="s">
+      <c r="E120" t="s">
         <v>413</v>
       </c>
-      <c r="E120" t="s">
+      <c r="F120" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="F120" s="1" t="s">
+      <c r="G120" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" t="s">
+        <v>416</v>
+      </c>
+      <c r="B121" t="s">
+        <v>405</v>
+      </c>
+      <c r="C121" t="s">
         <v>417</v>
       </c>
-      <c r="B121" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D121" t="s">
-        <v>10</v>
+        <v>418</v>
       </c>
       <c r="E121" t="s">
-        <v>11</v>
+        <v>419</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="G121" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B122" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C122" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D122" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E122" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="G122" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="B123" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C123" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D123" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E123" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="G123" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B124" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C124" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D124" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E124" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="G124" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B125" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C125" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D125" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E125" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="G125" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="B126" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C126" t="s">
-        <v>266</v>
+        <v>250</v>
       </c>
       <c r="D126" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E126" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="G126" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B127" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C127" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="D127" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E127" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="G127" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="B128" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C128" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D128" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E128" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="G128" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B129" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C129" t="s">
-        <v>334</v>
+        <v>286</v>
       </c>
       <c r="D129" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E129" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="G129" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B130" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C130" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D130" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E130" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="G130" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B131" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C131" t="s">
-        <v>356</v>
+        <v>343</v>
       </c>
       <c r="D131" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="G131" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B132" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C132" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D132" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E132" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="G132" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B133" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C133" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D133" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E133" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="G133" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B134" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C134" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D134" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E134" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="G134" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B135" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C135" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D135" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E135" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="G135" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B136" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C136" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D136" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E136" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="G136" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B137" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C137" t="s">
-        <v>310</v>
+        <v>381</v>
       </c>
       <c r="D137" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E137" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="G137" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B138" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C138" t="s">
-        <v>380</v>
+        <v>315</v>
       </c>
       <c r="D138" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E138" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="G138" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B139" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C139" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="D139" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E139" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="G139" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="B140" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C140" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D140" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E140" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="G140" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B141" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C141" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D141" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E141" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="G141" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" t="s">
-        <v>349</v>
+        <v>482</v>
       </c>
       <c r="B142" t="s">
-        <v>164</v>
+        <v>405</v>
       </c>
       <c r="C142" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D142" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E142" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="G142" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
-        <v>482</v>
+        <v>354</v>
       </c>
       <c r="B143" t="s">
+        <v>169</v>
+      </c>
+      <c r="C143" t="s">
         <v>400</v>
       </c>
-      <c r="C143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D143" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E143" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="G143" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B144" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C144" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D144" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E144" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="G144" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B145" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C145" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D145" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E145" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="G145" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B146" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C146" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D146" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E146" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="G146" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B147" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C147" t="s">
-        <v>258</v>
+        <v>223</v>
       </c>
       <c r="D147" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E147" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="G147" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B148" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C148" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D148" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E148" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="G148" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B149" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C149" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D149" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E149" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="G149" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B150" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C150" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D150" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E150" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="G150" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B151" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C151" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="D151" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E151" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="G151" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B152" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C152" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D152" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E152" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G152" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" t="s">
-        <v>353</v>
+        <v>514</v>
       </c>
       <c r="B153" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C153" t="s">
-        <v>225</v>
+        <v>294</v>
       </c>
       <c r="D153" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E153" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="G153" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" t="s">
-        <v>514</v>
+        <v>358</v>
       </c>
       <c r="B154" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C154" t="s">
-        <v>293</v>
+        <v>230</v>
       </c>
       <c r="D154" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E154" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="G154" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B155" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C155" t="s">
-        <v>321</v>
+        <v>298</v>
       </c>
       <c r="D155" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E155" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="G155" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B156" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C156" t="s">
         <v>326</v>
       </c>
       <c r="D156" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E156" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="G156" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B157" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C157" t="s">
         <v>331</v>
       </c>
       <c r="D157" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E157" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="G157" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B158" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C158" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="D158" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E158" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="G158" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B159" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C159" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="D159" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E159" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="G159" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="B160" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C160" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D160" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E160" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="G160" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B161" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C161" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D161" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E161" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="G161" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B162" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C162" t="s">
-        <v>253</v>
+        <v>357</v>
       </c>
       <c r="D162" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E162" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="G162" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="B163" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C163" t="s">
-        <v>399</v>
+        <v>258</v>
       </c>
       <c r="D163" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E163" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="G163" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="B164" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C164" t="s">
-        <v>417</v>
+        <v>404</v>
       </c>
       <c r="D164" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E164" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="G164" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B165" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C165" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D165" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E165" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="G165" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B166" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C166" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="D166" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E166" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="G166" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="B167" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C167" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="D167" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E167" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="G167" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="B168" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C168" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="D168" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E168" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="G168" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="B169" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C169" t="s">
-        <v>468</v>
+        <v>434</v>
       </c>
       <c r="D169" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E169" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="G169" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="B170" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C170" t="s">
-        <v>432</v>
+        <v>473</v>
       </c>
       <c r="D170" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E170" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F170" s="1" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="G170" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B171" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C171" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="D171" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E171" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="G171" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B172" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="C172" t="s">
-        <v>71</v>
+        <v>440</v>
       </c>
       <c r="D172" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E172" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="G172" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B173" t="s">
-        <v>572</v>
+        <v>405</v>
       </c>
       <c r="C173" t="s">
-        <v>441</v>
+        <v>78</v>
       </c>
       <c r="D173" t="s">
         <v>10</v>
       </c>
       <c r="E173" t="s">
         <v>11</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="G173" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="B174" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C174" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="D174" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E174" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="G174" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="B175" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C175" t="s">
-        <v>100</v>
+        <v>449</v>
       </c>
       <c r="D175" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E175" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="G175" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="B176" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C176" t="s">
-        <v>447</v>
+        <v>105</v>
       </c>
       <c r="D176" t="s">
         <v>10</v>
       </c>
       <c r="E176" t="s">
         <v>11</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="G176" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B177" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C177" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="D177" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E177" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="G177" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="B178" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C178" t="s">
-        <v>102</v>
+        <v>455</v>
       </c>
       <c r="D178" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E178" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="G178" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="B179" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C179" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D179" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E179" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="G179" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="B180" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C180" t="s">
-        <v>453</v>
+        <v>110</v>
       </c>
       <c r="D180" t="s">
         <v>10</v>
       </c>
       <c r="E180" t="s">
         <v>11</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="G180" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="B181" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C181" t="s">
-        <v>108</v>
+        <v>458</v>
       </c>
       <c r="D181" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E181" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="G181" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="B182" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C182" t="s">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="D182" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E182" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="G182" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B183" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C183" t="s">
-        <v>127</v>
+        <v>95</v>
       </c>
       <c r="D183" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E183" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F183" s="1" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="G183" t="s">
-        <v>93</v>
+        <v>606</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="B184" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C184" t="s">
-        <v>456</v>
+        <v>132</v>
       </c>
       <c r="D184" t="s">
         <v>10</v>
       </c>
       <c r="E184" t="s">
         <v>11</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="G184" t="s">
-        <v>577</v>
+        <v>98</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="B185" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C185" t="s">
-        <v>607</v>
+        <v>461</v>
       </c>
       <c r="D185" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E185" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="G185" t="s">
-        <v>595</v>
+        <v>582</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B186" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C186" t="s">
-        <v>497</v>
+        <v>612</v>
       </c>
       <c r="D186" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E186" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F186" s="1" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="G186" t="s">
-        <v>611</v>
+        <v>600</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B187" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C187" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="D187" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E187" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="G187" t="s">
-        <v>577</v>
+        <v>616</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="B188" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C188" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="D188" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E188" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="G188" t="s">
-        <v>616</v>
+        <v>582</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="B189" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C189" t="s">
-        <v>130</v>
+        <v>508</v>
       </c>
       <c r="D189" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E189" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F189" s="1" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="G189" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B190" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C190" t="s">
-        <v>506</v>
+        <v>135</v>
       </c>
       <c r="D190" t="s">
         <v>10</v>
       </c>
       <c r="E190" t="s">
         <v>11</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="G190" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="B191" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C191" t="s">
-        <v>133</v>
+        <v>511</v>
       </c>
       <c r="D191" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E191" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="G191" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B192" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C192" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D192" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E192" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F192" s="1" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="G192" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="B193" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C193" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D193" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E193" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="G193" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B194" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C194" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D194" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E194" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F194" s="1" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="G194" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B195" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C195" t="s">
-        <v>520</v>
+        <v>147</v>
       </c>
       <c r="D195" t="s">
         <v>10</v>
       </c>
       <c r="E195" t="s">
         <v>11</v>
       </c>
       <c r="F195" s="1" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="G195" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B196" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C196" t="s">
-        <v>411</v>
+        <v>525</v>
       </c>
       <c r="D196" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E196" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="G196" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B197" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C197" t="s">
-        <v>526</v>
+        <v>416</v>
       </c>
       <c r="D197" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E197" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="G197" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="B198" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C198" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="D198" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E198" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="G198" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="B199" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C199" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="D199" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E199" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="G199" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="B200" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C200" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="D200" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E200" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="G200" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="B201" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C201" t="s">
-        <v>145</v>
+        <v>540</v>
       </c>
       <c r="D201" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E201" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="G201" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="B202" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C202" t="s">
-        <v>538</v>
+        <v>150</v>
       </c>
       <c r="D202" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E202" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="G202" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B203" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C203" t="s">
-        <v>148</v>
+        <v>543</v>
       </c>
       <c r="D203" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E203" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="G203" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="B204" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C204" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D204" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E204" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="G204" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="B205" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C205" t="s">
-        <v>187</v>
+        <v>156</v>
       </c>
       <c r="D205" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E205" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="G205" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="B206" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C206" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D206" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E206" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="G206" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="B207" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C207" t="s">
-        <v>541</v>
+        <v>196</v>
       </c>
       <c r="D207" t="s">
         <v>10</v>
       </c>
       <c r="E207" t="s">
         <v>11</v>
       </c>
       <c r="F207" s="1" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="G207" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="B208" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C208" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="D208" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E208" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="G208" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="B209" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C209" t="s">
-        <v>195</v>
+        <v>549</v>
       </c>
       <c r="D209" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E209" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F209" s="1" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="G209" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="B210" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C210" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D210" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E210" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F210" s="1" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="G210" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="B211" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C211" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D211" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E211" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F211" s="1" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="G211" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="B212" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C212" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D212" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E212" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F212" s="1" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="G212" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="B213" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C213" t="s">
-        <v>547</v>
+        <v>211</v>
       </c>
       <c r="D213" t="s">
         <v>10</v>
       </c>
       <c r="E213" t="s">
         <v>11</v>
       </c>
       <c r="F213" s="1" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="G213" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="B214" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C214" t="s">
-        <v>154</v>
+        <v>552</v>
       </c>
       <c r="D214" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E214" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F214" s="1" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="G214" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="B215" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C215" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D215" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E215" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F215" s="1" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="G215" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="B216" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C216" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D216" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E216" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F216" s="1" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="G216" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="B217" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C217" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D217" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E217" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="G217" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="B218" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
       <c r="C218" t="s">
-        <v>222</v>
+        <v>168</v>
       </c>
       <c r="D218" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E218" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="G218" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="B219" t="s">
-        <v>707</v>
+        <v>577</v>
       </c>
       <c r="C219" t="s">
-        <v>550</v>
+        <v>227</v>
       </c>
       <c r="D219" t="s">
         <v>10</v>
       </c>
       <c r="E219" t="s">
         <v>11</v>
       </c>
       <c r="F219" s="1" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="G219" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="B220" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C220" t="s">
-        <v>290</v>
+        <v>555</v>
       </c>
       <c r="D220" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E220" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="G220" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B221" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C221" t="s">
-        <v>553</v>
+        <v>295</v>
       </c>
       <c r="D221" t="s">
         <v>10</v>
       </c>
       <c r="E221" t="s">
         <v>11</v>
       </c>
       <c r="F221" s="1" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="G221" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="B222" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C222" t="s">
-        <v>181</v>
+        <v>558</v>
       </c>
       <c r="D222" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E222" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F222" s="1" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="G222" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="B223" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C223" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D223" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E223" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F223" s="1" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="G223" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B224" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C224" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D224" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E224" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="G224" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="B225" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C225" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D225" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E225" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="G225" t="s">
-        <v>721</v>
+        <v>729</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="B226" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C226" t="s">
-        <v>221</v>
+        <v>195</v>
       </c>
       <c r="D226" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E226" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F226" s="1" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="G226" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="B227" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C227" t="s">
-        <v>556</v>
+        <v>226</v>
       </c>
       <c r="D227" t="s">
         <v>10</v>
       </c>
       <c r="E227" t="s">
         <v>11</v>
       </c>
       <c r="F227" s="1" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="G227" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="B228" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C228" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="D228" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E228" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="G228" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="B229" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C229" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="D229" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E229" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="G229" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B230" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C230" t="s">
-        <v>167</v>
+        <v>567</v>
       </c>
       <c r="D230" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E230" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="G230" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B231" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C231" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D231" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E231" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F231" s="1" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="G231" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="B232" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C232" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D232" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E232" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F232" s="1" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="G232" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="B233" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C233" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D233" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E233" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F233" s="1" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="G233" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="B234" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C234" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D234" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E234" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F234" s="1" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="G234" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="B235" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C235" t="s">
-        <v>249</v>
+        <v>184</v>
       </c>
       <c r="D235" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E235" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F235" s="1" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="G235" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="B236" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C236" t="s">
-        <v>349</v>
+        <v>254</v>
       </c>
       <c r="D236" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E236" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F236" s="1" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="G236" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="B237" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C237" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D237" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E237" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F237" s="1" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="G237" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="B238" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C238" t="s">
-        <v>401</v>
+        <v>358</v>
       </c>
       <c r="D238" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E238" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F238" s="1" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="G238" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="B239" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C239" t="s">
-        <v>225</v>
+        <v>406</v>
       </c>
       <c r="D239" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E239" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F239" s="1" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="G239" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="B240" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C240" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D240" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E240" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F240" s="1" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="G240" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="B241" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C241" t="s">
-        <v>565</v>
+        <v>234</v>
       </c>
       <c r="D241" t="s">
         <v>10</v>
       </c>
       <c r="E241" t="s">
         <v>11</v>
       </c>
       <c r="F241" s="1" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="G241" t="s">
-        <v>595</v>
+        <v>776</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B242" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C242" t="s">
-        <v>775</v>
+        <v>570</v>
       </c>
       <c r="D242" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E242" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F242" s="1" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
       <c r="G242" t="s">
-        <v>777</v>
+        <v>600</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B243" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C243" t="s">
-        <v>233</v>
+        <v>780</v>
       </c>
       <c r="D243" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E243" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F243" s="1" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="G243" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="B244" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C244" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D244" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E244" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F244" s="1" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="G244" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
       <c r="B245" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C245" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D245" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E245" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F245" s="1" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="G245" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="B246" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C246" t="s">
-        <v>266</v>
+        <v>246</v>
       </c>
       <c r="D246" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E246" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F246" s="1" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="G246" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="B247" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C247" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="D247" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E247" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F247" s="1" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="G247" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="B248" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C248" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D248" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E248" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F248" s="1" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="G248" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B249" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C249" t="s">
-        <v>334</v>
+        <v>286</v>
       </c>
       <c r="D249" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E249" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F249" s="1" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="G249" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="B250" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C250" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D250" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E250" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F250" s="1" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="G250" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="B251" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C251" t="s">
-        <v>356</v>
+        <v>343</v>
       </c>
       <c r="D251" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E251" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F251" s="1" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="G251" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="B252" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C252" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D252" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E252" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F252" s="1" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="G252" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="B253" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C253" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D253" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E253" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F253" s="1" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="G253" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="B254" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C254" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D254" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E254" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F254" s="1" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="G254" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="B255" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C255" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D255" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E255" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F255" s="1" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="G255" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="B256" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C256" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D256" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E256" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F256" s="1" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="G256" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="B257" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C257" t="s">
-        <v>310</v>
+        <v>381</v>
       </c>
       <c r="D257" t="s">
-        <v>90</v>
+        <v>10</v>
       </c>
       <c r="E257" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="F257" s="1" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="G257" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="B258" t="s">
-        <v>824</v>
+        <v>712</v>
       </c>
       <c r="C258" t="s">
-        <v>825</v>
+        <v>315</v>
       </c>
       <c r="D258" t="s">
         <v>10</v>
       </c>
       <c r="E258" t="s">
         <v>11</v>
       </c>
       <c r="F258" s="1" t="s">
         <v>826</v>
       </c>
       <c r="G258" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" t="s">
         <v>828</v>
       </c>
       <c r="B259" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="C259" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="D259" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E259" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F259" s="1" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="G259" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B260" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="C260" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D260" t="s">
-        <v>402</v>
+        <v>17</v>
       </c>
       <c r="E260" t="s">
-        <v>403</v>
+        <v>18</v>
       </c>
       <c r="F260" s="1" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="G260" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="B261" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="C261" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="D261" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E261" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F261" s="1" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="G261" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="B262" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="C262" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="D262" t="s">
-        <v>10</v>
+        <v>407</v>
       </c>
       <c r="E262" t="s">
-        <v>11</v>
+        <v>408</v>
       </c>
       <c r="F262" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="G262" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="B263" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="C263" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D263" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E263" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F263" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="G263" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B264" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="C264" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D264" t="s">
-        <v>254</v>
+        <v>17</v>
       </c>
       <c r="E264" t="s">
-        <v>255</v>
+        <v>18</v>
       </c>
       <c r="F264" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="G264" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="B265" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="C265" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="D265" t="s">
-        <v>10</v>
+        <v>259</v>
       </c>
       <c r="E265" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="F265" s="1" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="G265" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="B266" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="C266" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="D266" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E266" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F266" s="1" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="G266" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="B267" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="C267" t="s">
-        <v>459</v>
+        <v>860</v>
       </c>
       <c r="D267" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E267" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F267" s="1" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="G267" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="B268" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="C268" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="D268" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E268" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F268" s="1" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="G268" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="B269" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="C269" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="D269" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E269" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F269" s="1" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="G269" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="B270" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="C270" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="D270" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E270" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F270" s="1" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="G270" t="s">
-        <v>846</v>
+        <v>871</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="B271" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="C271" t="s">
-        <v>870</v>
+        <v>476</v>
       </c>
       <c r="D271" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E271" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F271" s="1" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="G271" t="s">
-        <v>872</v>
+        <v>851</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="B272" t="s">
-        <v>874</v>
+        <v>829</v>
       </c>
       <c r="C272" t="s">
         <v>875</v>
       </c>
       <c r="D272" t="s">
-        <v>402</v>
+        <v>17</v>
       </c>
       <c r="E272" t="s">
-        <v>403</v>
+        <v>18</v>
       </c>
       <c r="F272" s="1" t="s">
         <v>876</v>
       </c>
       <c r="G272" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" t="s">
         <v>878</v>
       </c>
       <c r="B273" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C273" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="D273" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E273" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F273" s="1" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="G273" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="B274" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C274" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="D274" t="s">
-        <v>10</v>
+        <v>407</v>
       </c>
       <c r="E274" t="s">
-        <v>11</v>
+        <v>408</v>
       </c>
       <c r="F274" s="1" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="G274" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="B275" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C275" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="D275" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="E275" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="F275" s="1" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="G275" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" t="s">
+        <v>890</v>
+      </c>
+      <c r="B276" t="s">
+        <v>879</v>
+      </c>
+      <c r="C276" t="s">
         <v>887</v>
       </c>
-      <c r="B276" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D276" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E276" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F276" s="1" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="G276" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="B277" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C277" t="s">
-        <v>891</v>
+        <v>496</v>
       </c>
       <c r="D277" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E277" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F277" s="1" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="G277" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="B278" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C278" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="D278" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E278" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F278" s="1" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="G278" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="B279" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C279" t="s">
-        <v>477</v>
+        <v>900</v>
       </c>
       <c r="D279" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E279" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F279" s="1" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="G279" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="B280" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C280" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="D280" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E280" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F280" s="1" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="G280" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B281" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C281" t="s">
-        <v>494</v>
+        <v>479</v>
       </c>
       <c r="D281" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E281" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F281" s="1" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="G281" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="B282" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C282" t="s">
-        <v>488</v>
+        <v>499</v>
       </c>
       <c r="D282" t="s">
-        <v>254</v>
+        <v>17</v>
       </c>
       <c r="E282" t="s">
-        <v>255</v>
+        <v>18</v>
       </c>
       <c r="F282" s="1" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="G282" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="B283" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C283" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="D283" t="s">
-        <v>10</v>
+        <v>259</v>
       </c>
       <c r="E283" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="F283" s="1" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="G283" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="B284" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C284" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="D284" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E284" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F284" s="1" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="G284" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="B285" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C285" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="D285" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E285" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F285" s="1" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="G285" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="B286" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C286" t="s">
-        <v>568</v>
+        <v>487</v>
       </c>
       <c r="D286" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E286" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F286" s="1" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="G286" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="B287" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C287" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="D287" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E287" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F287" s="1" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="G287" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B288" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="C288" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="D288" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E288" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F288" s="1" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="G288" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B289" t="s">
-        <v>929</v>
+        <v>879</v>
       </c>
       <c r="C289" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="D289" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E289" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F289" s="1" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="G289" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B290" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="C290" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D290" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E290" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F290" s="1" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="G290" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="B291" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="C291" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
       <c r="D291" t="s">
-        <v>402</v>
+        <v>17</v>
       </c>
       <c r="E291" t="s">
-        <v>403</v>
+        <v>18</v>
       </c>
       <c r="F291" s="1" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
       <c r="G291" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="B292" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="C292" t="s">
-        <v>609</v>
+        <v>595</v>
       </c>
       <c r="D292" t="s">
-        <v>10</v>
+        <v>407</v>
       </c>
       <c r="E292" t="s">
-        <v>11</v>
+        <v>408</v>
       </c>
       <c r="F292" s="1" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="G292" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="B293" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="C293" t="s">
-        <v>575</v>
+        <v>614</v>
       </c>
       <c r="D293" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E293" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F293" s="1" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="G293" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="B294" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="C294" t="s">
-        <v>944</v>
+        <v>580</v>
       </c>
       <c r="D294" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E294" t="s">
+        <v>18</v>
+      </c>
+      <c r="F294" s="1" t="s">
         <v>946</v>
       </c>
-      <c r="F294" s="1" t="s">
+      <c r="G294" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" t="s">
+        <v>948</v>
+      </c>
+      <c r="B295" t="s">
+        <v>934</v>
+      </c>
+      <c r="C295" t="s">
         <v>949</v>
       </c>
-      <c r="B295" t="s">
-[...2 lines deleted...]
-      <c r="C295" t="s">
+      <c r="D295" t="s">
         <v>950</v>
       </c>
-      <c r="D295" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E295" t="s">
-        <v>946</v>
+        <v>951</v>
       </c>
       <c r="F295" s="1" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="G295" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="B296" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="C296" t="s">
-        <v>575</v>
+        <v>955</v>
       </c>
       <c r="D296" t="s">
-        <v>254</v>
+        <v>950</v>
       </c>
       <c r="E296" t="s">
-        <v>255</v>
+        <v>951</v>
       </c>
       <c r="F296" s="1" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="G296" t="s">
-        <v>942</v>
+        <v>957</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="B297" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="C297" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="D297" t="s">
-        <v>10</v>
+        <v>259</v>
       </c>
       <c r="E297" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="F297" s="1" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="G297" t="s">
-        <v>957</v>
+        <v>947</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="B298" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="C298" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="D298" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E298" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F298" s="1" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="G298" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="B299" t="s">
-        <v>929</v>
+        <v>934</v>
       </c>
       <c r="C299" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="D299" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E299" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F299" s="1" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="G299" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="B300" t="s">
-        <v>965</v>
+        <v>934</v>
       </c>
       <c r="C300" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="D300" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E300" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F300" s="1" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="G300" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="B301" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C301" t="s">
-        <v>596</v>
+        <v>609</v>
       </c>
       <c r="D301" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E301" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F301" s="1" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="G301" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="B302" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C302" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="D302" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E302" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F302" s="1" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="G302" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="B303" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C303" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="D303" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E303" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F303" s="1" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="G303" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="B304" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C304" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D304" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E304" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F304" s="1" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="G304" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="B305" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C305" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="D305" t="s">
-        <v>402</v>
+        <v>17</v>
       </c>
       <c r="E305" t="s">
-        <v>403</v>
+        <v>18</v>
       </c>
       <c r="F305" s="1" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="G305" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="B306" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C306" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="D306" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E306" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F306" s="1" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="G306" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="B307" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C307" t="s">
-        <v>986</v>
+        <v>617</v>
       </c>
       <c r="D307" t="s">
-        <v>945</v>
+        <v>407</v>
       </c>
       <c r="E307" t="s">
-        <v>946</v>
+        <v>408</v>
       </c>
       <c r="F307" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="G307" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="B308" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C308" t="s">
-        <v>614</v>
+        <v>991</v>
       </c>
       <c r="D308" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E308" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F308" s="1" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="G308" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="B309" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C309" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="D309" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E309" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F309" s="1" t="s">
-        <v>322</v>
+        <v>995</v>
       </c>
       <c r="G309" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="B310" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C310" t="s">
-        <v>995</v>
+        <v>625</v>
       </c>
       <c r="D310" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E310" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F310" s="1" t="s">
-        <v>996</v>
+        <v>327</v>
       </c>
       <c r="G310" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B311" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C311" t="s">
-        <v>629</v>
+        <v>1000</v>
       </c>
       <c r="D311" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E311" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F311" s="1" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="G311" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="B312" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C312" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="D312" t="s">
-        <v>254</v>
+        <v>17</v>
       </c>
       <c r="E312" t="s">
-        <v>255</v>
+        <v>18</v>
       </c>
       <c r="F312" s="1" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="G312" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="B313" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C313" t="s">
-        <v>626</v>
+        <v>634</v>
       </c>
       <c r="D313" t="s">
-        <v>10</v>
+        <v>259</v>
       </c>
       <c r="E313" t="s">
-        <v>11</v>
+        <v>260</v>
       </c>
       <c r="F313" s="1" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="G313" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B314" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C314" t="s">
-        <v>617</v>
+        <v>631</v>
       </c>
       <c r="D314" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E314" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F314" s="1" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="G314" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="B315" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C315" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="D315" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E315" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F315" s="1" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="G315" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="B316" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C316" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
       <c r="D316" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E316" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F316" s="1" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="G316" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="B317" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C317" t="s">
-        <v>649</v>
+        <v>640</v>
       </c>
       <c r="D317" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E317" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F317" s="1" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="G317" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="B318" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C318" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="D318" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E318" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F318" s="1" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="G318" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="B319" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C319" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="D319" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E319" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F319" s="1" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="G319" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="B320" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C320" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="D320" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E320" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F320" s="1" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="G320" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="B321" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C321" t="s">
-        <v>1029</v>
+        <v>648</v>
       </c>
       <c r="D321" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E321" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F321" s="1" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="G321" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="B322" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C322" t="s">
-        <v>646</v>
+        <v>1034</v>
       </c>
       <c r="D322" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E322" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F322" s="1" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="G322" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="B323" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C323" t="s">
-        <v>632</v>
+        <v>651</v>
       </c>
       <c r="D323" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E323" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F323" s="1" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="G323" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" t="s">
-        <v>412</v>
+        <v>1040</v>
       </c>
       <c r="B324" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C324" t="s">
-        <v>655</v>
+        <v>637</v>
       </c>
       <c r="D324" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E324" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F324" s="1" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="G324" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" t="s">
-        <v>1040</v>
+        <v>417</v>
       </c>
       <c r="B325" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="C325" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="D325" t="s">
-        <v>90</v>
+        <v>17</v>
       </c>
       <c r="E325" t="s">
-        <v>91</v>
+        <v>18</v>
       </c>
       <c r="F325" s="1" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="G325" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="B326" t="s">
-        <v>1044</v>
+        <v>970</v>
       </c>
       <c r="C326" t="s">
-        <v>652</v>
+        <v>663</v>
       </c>
       <c r="D326" t="s">
         <v>10</v>
       </c>
       <c r="E326" t="s">
         <v>11</v>
       </c>
       <c r="F326" s="1" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="G326" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="B327" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C327" t="s">
-        <v>664</v>
+        <v>657</v>
       </c>
       <c r="D327" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E327" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F327" s="1" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="G327" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="B328" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C328" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="D328" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E328" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F328" s="1" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="G328" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="B329" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C329" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="D329" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E329" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F329" s="1" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="G329" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="B330" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C330" t="s">
-        <v>670</v>
+        <v>675</v>
       </c>
       <c r="D330" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="E330" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="F330" s="1" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="G330" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="B331" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C331" t="s">
-        <v>661</v>
+        <v>675</v>
       </c>
       <c r="D331" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E331" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F331" s="1" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="G331" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="B332" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C332" t="s">
-        <v>658</v>
+        <v>666</v>
       </c>
       <c r="D332" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E332" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F332" s="1" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="G332" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="B333" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C333" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
       <c r="D333" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E333" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F333" s="1" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="G333" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="B334" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C334" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="D334" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E334" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F334" s="1" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="G334" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="B335" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C335" t="s">
-        <v>706</v>
+        <v>693</v>
       </c>
       <c r="D335" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E335" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F335" s="1" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="G335" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="B336" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C336" t="s">
-        <v>676</v>
+        <v>711</v>
       </c>
       <c r="D336" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E336" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F336" s="1" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="G336" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="B337" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C337" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="D337" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E337" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F337" s="1" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="G337" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="B338" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C338" t="s">
-        <v>703</v>
+        <v>684</v>
       </c>
       <c r="D338" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E338" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F338" s="1" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="G338" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="B339" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C339" t="s">
-        <v>697</v>
+        <v>708</v>
       </c>
       <c r="D339" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E339" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F339" s="1" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="G339" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="B340" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C340" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="D340" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E340" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F340" s="1" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="G340" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="B341" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C341" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
       <c r="D341" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E341" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F341" s="1" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="G341" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="B342" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C342" t="s">
-        <v>685</v>
+        <v>696</v>
       </c>
       <c r="D342" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E342" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F342" s="1" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="G342" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="B343" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C343" t="s">
-        <v>682</v>
+        <v>690</v>
       </c>
       <c r="D343" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E343" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F343" s="1" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="G343" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="B344" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C344" t="s">
-        <v>710</v>
+        <v>687</v>
       </c>
       <c r="D344" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E344" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F344" s="1" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="G344" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="B345" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C345" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="D345" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E345" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F345" s="1" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="G345" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="B346" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C346" t="s">
-        <v>730</v>
+        <v>718</v>
       </c>
       <c r="D346" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E346" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F346" s="1" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="G346" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="B347" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C347" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="D347" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E347" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F347" s="1" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="G347" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="B348" t="s">
-        <v>965</v>
+        <v>1049</v>
       </c>
       <c r="C348" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="D348" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E348" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F348" s="1" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="G348" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="B349" t="s">
-        <v>1044</v>
+        <v>970</v>
       </c>
       <c r="C349" t="s">
-        <v>772</v>
+        <v>741</v>
       </c>
       <c r="D349" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E349" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F349" s="1" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="G349" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="B350" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C350" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="D350" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E350" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F350" s="1" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="G350" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="B351" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C351" t="s">
-        <v>1120</v>
+        <v>779</v>
       </c>
       <c r="D351" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E351" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F351" s="1" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="G351" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="B352" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C352" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="D352" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E352" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F352" s="1" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="G352" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="B353" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C353" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="D353" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E353" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F353" s="1" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="G353" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" t="s">
-        <v>944</v>
+        <v>1132</v>
       </c>
       <c r="B354" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C354" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="D354" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E354" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F354" s="1" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="G354" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
       <c r="B355" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="C355" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="D355" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E355" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F355" s="1" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="G355" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" t="s">
-        <v>1137</v>
+        <v>955</v>
       </c>
       <c r="B356" t="s">
-        <v>1138</v>
+        <v>1049</v>
       </c>
       <c r="C356" t="s">
         <v>1139</v>
       </c>
       <c r="D356" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E356" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F356" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="G356" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" t="s">
         <v>1142</v>
       </c>
       <c r="B357" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C357" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="D357" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E357" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F357" s="1" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="G357" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="B358" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C358" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="D358" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E358" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F358" s="1" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="G358" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="B359" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C359" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="D359" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E359" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F359" s="1" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="G359" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="B360" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C360" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="D360" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E360" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F360" s="1" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="G360" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="B361" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C361" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="D361" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E361" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F361" s="1" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="G361" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="B362" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C362" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="D362" t="s">
-        <v>407</v>
+        <v>17</v>
       </c>
       <c r="E362" t="s">
-        <v>408</v>
+        <v>18</v>
       </c>
       <c r="F362" s="1" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="G362" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C363" t="s">
         <v>1164</v>
       </c>
-      <c r="B363" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D363" t="s">
-        <v>10</v>
+        <v>412</v>
       </c>
       <c r="E363" t="s">
-        <v>11</v>
+        <v>413</v>
       </c>
       <c r="F363" s="1" t="s">
-        <v>322</v>
+        <v>1168</v>
       </c>
       <c r="G363" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="B364" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C364" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="D364" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E364" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F364" s="1" t="s">
-        <v>1169</v>
+        <v>327</v>
       </c>
       <c r="G364" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="B365" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C365" t="s">
-        <v>873</v>
+        <v>1173</v>
       </c>
       <c r="D365" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E365" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F365" s="1" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="G365" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="B366" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C366" t="s">
-        <v>935</v>
+        <v>883</v>
       </c>
       <c r="D366" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E366" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F366" s="1" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="G366" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="B367" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C367" t="s">
-        <v>1056</v>
+        <v>940</v>
       </c>
       <c r="D367" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E367" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F367" s="1" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="G367" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="B368" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C368" t="s">
-        <v>980</v>
+        <v>1058</v>
       </c>
       <c r="D368" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E368" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F368" s="1" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="G368" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="B369" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C369" t="s">
-        <v>907</v>
+        <v>988</v>
       </c>
       <c r="D369" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E369" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F369" s="1" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="G369" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="B370" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C370" t="s">
-        <v>847</v>
+        <v>912</v>
       </c>
       <c r="D370" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E370" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F370" s="1" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="G370" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="B371" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C371" t="s">
-        <v>953</v>
+        <v>852</v>
       </c>
       <c r="D371" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E371" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F371" s="1" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="G371" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="B372" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C372" t="s">
-        <v>1001</v>
+        <v>958</v>
       </c>
       <c r="D372" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E372" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F372" s="1" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="G372" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="B373" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C373" t="s">
-        <v>885</v>
+        <v>1006</v>
       </c>
       <c r="D373" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E373" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F373" s="1" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="G373" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="B374" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C374" t="s">
-        <v>1199</v>
+        <v>886</v>
       </c>
       <c r="D374" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E374" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F374" s="1" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="G374" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="B375" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C375" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="D375" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E375" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F375" s="1" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="G375" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="B376" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C376" t="s">
-        <v>1162</v>
+        <v>1208</v>
       </c>
       <c r="D376" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E376" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F376" s="1" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="G376" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="B377" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C377" t="s">
-        <v>1210</v>
+        <v>1167</v>
       </c>
       <c r="D377" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E377" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F377" s="1" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="G377" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="B378" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C378" t="s">
-        <v>1040</v>
+        <v>1215</v>
       </c>
       <c r="D378" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E378" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F378" s="1" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="G378" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="B379" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C379" t="s">
-        <v>943</v>
+        <v>1045</v>
       </c>
       <c r="D379" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E379" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F379" s="1" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="G379" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="B380" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C380" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="D380" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E380" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F380" s="1" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="G380" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="B381" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C381" t="s">
-        <v>985</v>
+        <v>954</v>
       </c>
       <c r="D381" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E381" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F381" s="1" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="G381" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="B382" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C382" t="s">
-        <v>994</v>
+        <v>990</v>
       </c>
       <c r="D382" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E382" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F382" s="1" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="G382" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="B383" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C383" t="s">
-        <v>1028</v>
+        <v>999</v>
       </c>
       <c r="D383" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E383" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F383" s="1" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="G383" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="B384" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C384" t="s">
-        <v>1232</v>
+        <v>1033</v>
       </c>
       <c r="D384" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E384" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F384" s="1" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="G384" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="B385" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C385" t="s">
-        <v>1236</v>
+        <v>1237</v>
       </c>
       <c r="D385" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E385" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F385" s="1" t="s">
-        <v>1237</v>
+        <v>1238</v>
       </c>
       <c r="G385" t="s">
-        <v>1238</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="B386" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C386" t="s">
-        <v>1240</v>
+        <v>1241</v>
       </c>
       <c r="D386" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E386" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F386" s="1" t="s">
-        <v>1241</v>
+        <v>1242</v>
       </c>
       <c r="G386" t="s">
-        <v>1242</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="B387" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C387" t="s">
-        <v>1244</v>
+        <v>1245</v>
       </c>
       <c r="D387" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E387" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F387" s="1" t="s">
-        <v>1245</v>
+        <v>1246</v>
       </c>
       <c r="G387" t="s">
-        <v>1246</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" t="s">
-        <v>1247</v>
+        <v>1248</v>
       </c>
       <c r="B388" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C388" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="D388" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E388" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F388" s="1" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="G388" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="B389" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C389" t="s">
-        <v>823</v>
+        <v>1253</v>
       </c>
       <c r="D389" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E389" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F389" s="1" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="G389" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" t="s">
-        <v>1131</v>
+        <v>1256</v>
       </c>
       <c r="B390" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="C390" t="s">
-        <v>1254</v>
+        <v>828</v>
       </c>
       <c r="D390" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E390" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F390" s="1" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="G390" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" t="s">
-        <v>1257</v>
+        <v>1136</v>
       </c>
       <c r="B391" t="s">
-        <v>1258</v>
+        <v>1143</v>
       </c>
       <c r="C391" t="s">
-        <v>828</v>
+        <v>1259</v>
       </c>
       <c r="D391" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E391" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F391" s="1" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="G391" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" t="s">
-        <v>1134</v>
+        <v>1262</v>
       </c>
       <c r="B392" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C392" t="s">
-        <v>1261</v>
+        <v>833</v>
       </c>
       <c r="D392" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E392" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F392" s="1" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="G392" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" t="s">
-        <v>1264</v>
+        <v>1139</v>
       </c>
       <c r="B393" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C393" t="s">
-        <v>836</v>
+        <v>1266</v>
       </c>
       <c r="D393" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E393" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F393" s="1" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="G393" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="B394" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C394" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="D394" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E394" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F394" s="1" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="G394" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="B395" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C395" t="s">
-        <v>716</v>
+        <v>844</v>
       </c>
       <c r="D395" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E395" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F395" s="1" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="G395" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="B396" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C396" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="D396" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E396" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F396" s="1" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="G396" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="B397" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C397" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="D397" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E397" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F397" s="1" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="G397" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" t="s">
-        <v>1147</v>
+        <v>1281</v>
       </c>
       <c r="B398" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C398" t="s">
-        <v>1279</v>
+        <v>727</v>
       </c>
       <c r="D398" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E398" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F398" s="1" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="G398" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" t="s">
-        <v>1282</v>
+        <v>1152</v>
       </c>
       <c r="B399" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C399" t="s">
-        <v>725</v>
+        <v>1284</v>
       </c>
       <c r="D399" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E399" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F399" s="1" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="G399" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="B400" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C400" t="s">
-        <v>739</v>
+        <v>730</v>
       </c>
       <c r="D400" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E400" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F400" s="1" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="G400" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="B401" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C401" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="D401" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E401" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F401" s="1" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="G401" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="B402" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C402" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="D402" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E402" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F402" s="1" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="G402" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="B403" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C403" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="D403" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E403" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F403" s="1" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="G403" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="B404" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C404" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="D404" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E404" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F404" s="1" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="G404" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="B405" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C405" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="D405" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E405" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F405" s="1" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="G405" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="B406" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C406" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="D406" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E406" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F406" s="1" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="G406" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="B407" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C407" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="D407" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E407" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F407" s="1" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="G407" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="B408" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="C408" t="s">
-        <v>778</v>
+        <v>774</v>
       </c>
       <c r="D408" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E408" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F408" s="1" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="G408" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="B409" t="s">
-        <v>1313</v>
+        <v>1263</v>
       </c>
       <c r="C409" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="D409" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E409" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F409" s="1" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="G409" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="B410" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C410" t="s">
-        <v>727</v>
+        <v>789</v>
       </c>
       <c r="D410" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E410" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F410" s="1" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="G410" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="B411" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C411" t="s">
-        <v>742</v>
+        <v>732</v>
       </c>
       <c r="D411" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E411" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F411" s="1" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="G411" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="B412" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C412" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="D412" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E412" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F412" s="1" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="G412" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="B413" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C413" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="D413" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E413" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F413" s="1" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="G413" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B414" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C414" t="s">
-        <v>781</v>
+        <v>753</v>
       </c>
       <c r="D414" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E414" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F414" s="1" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="G414" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="B415" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C415" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="D415" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E415" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F415" s="1" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
       <c r="G415" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="B416" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C416" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="D416" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E416" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F416" s="1" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
       <c r="G416" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" t="s">
-        <v>1165</v>
+        <v>1339</v>
       </c>
       <c r="B417" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C417" t="s">
-        <v>1337</v>
+        <v>795</v>
       </c>
       <c r="D417" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E417" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F417" s="1" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="G417" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" t="s">
-        <v>1340</v>
+        <v>1170</v>
       </c>
       <c r="B418" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C418" t="s">
-        <v>793</v>
+        <v>1342</v>
       </c>
       <c r="D418" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E418" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F418" s="1" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="G418" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="B419" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C419" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="D419" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E419" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F419" s="1" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="G419" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="B420" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C420" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="D420" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E420" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F420" s="1" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="G420" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="B421" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C421" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="D421" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E421" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F421" s="1" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="G421" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="B422" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C422" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="D422" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E422" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F422" s="1" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="G422" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="B423" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C423" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
       <c r="D423" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E423" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F423" s="1" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="G423" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="B424" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C424" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="D424" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E424" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F424" s="1" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="G424" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="B425" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C425" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="D425" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E425" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F425" s="1" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="G425" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="B426" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C426" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="D426" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E426" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F426" s="1" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="G426" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="B427" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C427" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="D427" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E427" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F427" s="1" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="G427" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="B428" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C428" t="s">
-        <v>1371</v>
+        <v>825</v>
       </c>
       <c r="D428" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E428" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F428" s="1" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="G428" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="B429" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C429" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="D429" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E429" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F429" s="1" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="G429" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="B430" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C430" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="D430" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E430" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F430" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="G430" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B431" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C431" t="s">
-        <v>843</v>
+        <v>1384</v>
       </c>
       <c r="D431" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E431" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F431" s="1" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="G431" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="B432" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C432" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="D432" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E432" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F432" s="1" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="G432" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="B433" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C433" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="D433" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E433" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F433" s="1" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="G433" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="B434" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C434" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="D434" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E434" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F434" s="1" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
       <c r="G434" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" t="s">
-        <v>1139</v>
+        <v>1396</v>
       </c>
       <c r="B435" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C435" t="s">
-        <v>1394</v>
+        <v>863</v>
       </c>
       <c r="D435" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E435" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F435" s="1" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="G435" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" t="s">
-        <v>1397</v>
+        <v>1144</v>
       </c>
       <c r="B436" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C436" t="s">
-        <v>867</v>
+        <v>1399</v>
       </c>
       <c r="D436" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E436" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F436" s="1" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="G436" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="B437" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C437" t="s">
-        <v>861</v>
+        <v>872</v>
       </c>
       <c r="D437" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E437" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F437" s="1" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
       <c r="G437" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" t="s">
-        <v>1168</v>
+        <v>1405</v>
       </c>
       <c r="B438" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C438" t="s">
-        <v>1403</v>
+        <v>866</v>
       </c>
       <c r="D438" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E438" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F438" s="1" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
       <c r="G438" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" t="s">
-        <v>1406</v>
+        <v>1173</v>
       </c>
       <c r="B439" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C439" t="s">
-        <v>864</v>
+        <v>1408</v>
       </c>
       <c r="D439" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E439" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F439" s="1" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
       <c r="G439" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="B440" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C440" t="s">
         <v>869</v>
       </c>
       <c r="D440" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E440" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F440" s="1" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
       <c r="G440" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="B441" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C441" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="D441" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E441" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F441" s="1" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
       <c r="G441" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="B442" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="C442" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="D442" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E442" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F442" s="1" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="G442" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="B443" t="s">
-        <v>1419</v>
+        <v>1318</v>
       </c>
       <c r="C443" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="D443" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E443" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F443" s="1" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="G443" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B444" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C444" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="D444" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E444" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F444" s="1" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="G444" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="B445" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C445" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="D445" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E445" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F445" s="1" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="G445" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="B446" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C446" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="D446" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E446" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F446" s="1" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="G446" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" t="s">
-        <v>1151</v>
+        <v>1433</v>
       </c>
       <c r="B447" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C447" t="s">
-        <v>1431</v>
+        <v>903</v>
       </c>
       <c r="D447" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E447" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F447" s="1" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="G447" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" t="s">
-        <v>1434</v>
+        <v>1156</v>
       </c>
       <c r="B448" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C448" t="s">
-        <v>910</v>
+        <v>1436</v>
       </c>
       <c r="D448" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E448" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F448" s="1" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="G448" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="B449" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C449" t="s">
-        <v>904</v>
+        <v>915</v>
       </c>
       <c r="D449" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E449" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F449" s="1" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="G449" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
       <c r="B450" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C450" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="D450" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E450" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F450" s="1" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="G450" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="B451" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C451" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="D451" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E451" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F451" s="1" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="G451" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="B452" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C452" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="D452" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E452" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F452" s="1" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
       <c r="G452" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="B453" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C453" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="D453" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E453" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F453" s="1" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="G453" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="B454" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C454" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="D454" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E454" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F454" s="1" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="G454" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="B455" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C455" t="s">
-        <v>1257</v>
+        <v>930</v>
       </c>
       <c r="D455" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E455" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F455" s="1" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="G455" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B456" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C456" t="s">
-        <v>1264</v>
+        <v>1262</v>
       </c>
       <c r="D456" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E456" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F456" s="1" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="G456" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="B457" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C457" t="s">
-        <v>1270</v>
+        <v>1269</v>
       </c>
       <c r="D457" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E457" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F457" s="1" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="G457" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="B458" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="C458" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="D458" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E458" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F458" s="1" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="G458" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
       <c r="B459" t="s">
-        <v>1468</v>
+        <v>1424</v>
       </c>
       <c r="C459" t="s">
-        <v>1288</v>
+        <v>1278</v>
       </c>
       <c r="D459" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E459" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F459" s="1" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="G459" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="B460" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C460" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="D460" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E460" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F460" s="1" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="G460" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="B461" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C461" t="s">
-        <v>1297</v>
+        <v>1296</v>
       </c>
       <c r="D461" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E461" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F461" s="1" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="G461" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="B462" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C462" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="D462" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E462" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F462" s="1" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="G462" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" t="s">
-        <v>1143</v>
+        <v>1482</v>
       </c>
       <c r="B463" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C463" t="s">
-        <v>1480</v>
+        <v>1305</v>
       </c>
       <c r="D463" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E463" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F463" s="1" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="G463" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" t="s">
-        <v>1483</v>
+        <v>1148</v>
       </c>
       <c r="B464" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C464" t="s">
-        <v>1306</v>
+        <v>1485</v>
       </c>
       <c r="D464" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E464" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F464" s="1" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="G464" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="B465" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C465" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="D465" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E465" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F465" s="1" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="G465" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="B466" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C466" t="s">
-        <v>1490</v>
+        <v>1314</v>
       </c>
       <c r="D466" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E466" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F466" s="1" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="G466" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="B467" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C467" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="D467" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E467" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F467" s="1" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="G467" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="B468" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C468" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="D468" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E468" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F468" s="1" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="G468" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="B469" t="s">
-        <v>965</v>
+        <v>1473</v>
       </c>
       <c r="C469" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="D469" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E469" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F469" s="1" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="G469" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="B470" t="s">
-        <v>1468</v>
+        <v>970</v>
       </c>
       <c r="C470" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="D470" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E470" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F470" s="1" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="G470" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="B471" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C471" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="D471" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E471" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F471" s="1" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="G471" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="B472" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C472" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="D472" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E472" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F472" s="1" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="G472" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
       <c r="B473" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C473" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="D473" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E473" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F473" s="1" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="G473" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="B474" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C474" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="D474" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E474" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F474" s="1" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="G474" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="B475" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C475" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="D475" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E475" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F475" s="1" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="G475" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="B476" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C476" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="D476" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E476" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F476" s="1" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="G476" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="B477" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C477" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="D477" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E477" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F477" s="1" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="G477" t="s">
-        <v>1408</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="B478" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C478" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="D478" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E478" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F478" s="1" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="G478" t="s">
-        <v>1539</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="B479" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C479" t="s">
-        <v>961</v>
+        <v>1542</v>
       </c>
       <c r="D479" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E479" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F479" s="1" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="G479" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="B480" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C480" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
       <c r="D480" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E480" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F480" s="1" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="G480" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="B481" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C481" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
       <c r="D481" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E481" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F481" s="1" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="G481" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="B482" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="C482" t="s">
-        <v>1294</v>
+        <v>960</v>
       </c>
       <c r="D482" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E482" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F482" s="1" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="G482" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="B483" t="s">
-        <v>1553</v>
+        <v>1473</v>
       </c>
       <c r="C483" t="s">
-        <v>1554</v>
+        <v>1299</v>
       </c>
       <c r="D483" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E483" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F483" s="1" t="s">
         <v>1555</v>
       </c>
       <c r="G483" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" t="s">
         <v>1557</v>
       </c>
       <c r="B484" t="s">
-        <v>1468</v>
+        <v>1558</v>
       </c>
       <c r="C484" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="D484" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E484" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F484" s="1" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="G484" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="B485" t="s">
-        <v>1553</v>
+        <v>1473</v>
       </c>
       <c r="C485" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="D485" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E485" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F485" s="1" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="G485" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="B486" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C486" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="D486" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E486" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F486" s="1" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="G486" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="B487" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C487" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="D487" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E487" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F487" s="1" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="G487" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="B488" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C488" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="D488" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E488" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F488" s="1" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="G488" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="B489" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C489" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="D489" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E489" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F489" s="1" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="G489" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="B490" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C490" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="D490" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E490" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F490" s="1" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="G490" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="B491" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C491" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="D491" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E491" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F491" s="1" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="G491" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="B492" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C492" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="D492" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E492" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F492" s="1" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="G492" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" t="s">
-        <v>1155</v>
+        <v>1594</v>
       </c>
       <c r="B493" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C493" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
       <c r="D493" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E493" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F493" s="1" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="G493" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" t="s">
-        <v>1596</v>
+        <v>1160</v>
       </c>
       <c r="B494" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C494" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="D494" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E494" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F494" s="1" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="G494" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="B495" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C495" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="D495" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E495" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F495" s="1" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="G495" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="B496" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C496" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="D496" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E496" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F496" s="1" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="G496" t="s">
-        <v>1408</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="B497" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C497" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="D497" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E497" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F497" s="1" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="G497" t="s">
-        <v>1610</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" t="s">
-        <v>1159</v>
+        <v>1612</v>
       </c>
       <c r="B498" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C498" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="D498" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E498" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F498" s="1" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="G498" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499" t="s">
-        <v>1614</v>
+        <v>1164</v>
       </c>
       <c r="B499" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C499" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="D499" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E499" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F499" s="1" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="G499" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="B500" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C500" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="D500" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E500" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F500" s="1" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="G500" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="B501" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C501" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="D501" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E501" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F501" s="1" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="G501" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="B502" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="C502" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="D502" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E502" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F502" s="1" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="G502" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" t="s">
-        <v>986</v>
+        <v>1631</v>
       </c>
       <c r="B503" t="s">
-        <v>1630</v>
+        <v>1558</v>
       </c>
       <c r="C503" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="D503" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E503" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F503" s="1" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="G503" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" t="s">
-        <v>995</v>
+        <v>991</v>
       </c>
       <c r="B504" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C504" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="D504" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E504" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F504" s="1" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="G504" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" t="s">
-        <v>1029</v>
+        <v>1000</v>
       </c>
       <c r="B505" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C505" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="D505" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E505" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F505" s="1" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="G505" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506" t="s">
-        <v>1640</v>
+        <v>1034</v>
       </c>
       <c r="B506" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C506" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="D506" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E506" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F506" s="1" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="G506" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="B507" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C507" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="D507" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E507" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F507" s="1" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
       <c r="G507" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="B508" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C508" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="D508" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E508" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F508" s="1" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="G508" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="B509" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C509" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="D509" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E509" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F509" s="1" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="G509" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="B510" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C510" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="D510" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E510" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F510" s="1" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="G510" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="B511" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C511" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="D511" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E511" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F511" s="1" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
       <c r="G511" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="B512" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C512" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="D512" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E512" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F512" s="1" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="G512" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="B513" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C513" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="D513" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E513" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F513" s="1" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="G513" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B514" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C514" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="D514" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E514" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F514" s="1" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
       <c r="G514" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" t="s">
-        <v>1124</v>
+        <v>1677</v>
       </c>
       <c r="B515" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C515" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="D515" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E515" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F515" s="1" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
       <c r="G515" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" t="s">
-        <v>1254</v>
+        <v>1129</v>
       </c>
       <c r="B516" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C516" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
       <c r="D516" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E516" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F516" s="1" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
       <c r="G516" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" t="s">
-        <v>1261</v>
+        <v>1259</v>
       </c>
       <c r="B517" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C517" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="D517" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E517" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F517" s="1" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
       <c r="G517" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" t="s">
-        <v>1279</v>
+        <v>1266</v>
       </c>
       <c r="B518" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C518" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="D518" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E518" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F518" s="1" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
       <c r="G518" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" t="s">
-        <v>1688</v>
+        <v>1284</v>
       </c>
       <c r="B519" t="s">
-        <v>1689</v>
+        <v>1635</v>
       </c>
       <c r="C519" t="s">
         <v>1690</v>
       </c>
       <c r="D519" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E519" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F519" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="G519" t="s">
         <v>1692</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" t="s">
         <v>1693</v>
       </c>
       <c r="B520" t="s">
-        <v>1630</v>
+        <v>1694</v>
       </c>
       <c r="C520" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="D520" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E520" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F520" s="1" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="G520" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521" t="s">
-        <v>1337</v>
+        <v>1698</v>
       </c>
       <c r="B521" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C521" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="D521" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E521" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F521" s="1" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
       <c r="G521" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" t="s">
-        <v>1394</v>
+        <v>1342</v>
       </c>
       <c r="B522" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C522" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="D522" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E522" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F522" s="1" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
       <c r="G522" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="A523" t="s">
-        <v>1128</v>
+        <v>1399</v>
       </c>
       <c r="B523" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C523" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
       <c r="D523" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E523" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F523" s="1" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
       <c r="G523" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" t="s">
-        <v>1403</v>
+        <v>1133</v>
       </c>
       <c r="B524" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C524" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
       <c r="D524" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E524" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F524" s="1" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
       <c r="G524" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" t="s">
-        <v>1709</v>
+        <v>1408</v>
       </c>
       <c r="B525" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C525" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="D525" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E525" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F525" s="1" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="G525" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="B526" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C526" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="D526" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E526" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F526" s="1" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="G526" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" t="s">
-        <v>1431</v>
+        <v>1718</v>
       </c>
       <c r="B527" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C527" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="D527" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E527" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F527" s="1" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="G527" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" t="s">
-        <v>1720</v>
+        <v>1436</v>
       </c>
       <c r="B528" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C528" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="D528" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E528" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F528" s="1" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="G528" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="B529" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C529" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="D529" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E529" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F529" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="G529" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" t="s">
-        <v>1480</v>
+        <v>1729</v>
       </c>
       <c r="B530" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C530" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
       <c r="D530" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E530" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F530" s="1" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="G530" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" t="s">
-        <v>1731</v>
+        <v>1485</v>
       </c>
       <c r="B531" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C531" t="s">
-        <v>1334</v>
+        <v>1733</v>
       </c>
       <c r="D531" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E531" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F531" s="1" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
       <c r="G531" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="B532" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C532" t="s">
-        <v>1316</v>
+        <v>1339</v>
       </c>
       <c r="D532" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E532" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F532" s="1" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
       <c r="G532" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="B533" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C533" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="D533" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E533" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F533" s="1" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="G533" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
       <c r="B534" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C534" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="D534" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E534" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F534" s="1" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
       <c r="G534" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
       <c r="B535" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C535" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="D535" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E535" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F535" s="1" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
       <c r="G535" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" t="s">
-        <v>1593</v>
+        <v>1748</v>
       </c>
       <c r="B536" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C536" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="D536" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E536" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F536" s="1" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="G536" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" t="s">
-        <v>1611</v>
+        <v>1598</v>
       </c>
       <c r="B537" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C537" t="s">
-        <v>1312</v>
+        <v>1333</v>
       </c>
       <c r="D537" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E537" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F537" s="1" t="s">
-        <v>1748</v>
+        <v>1751</v>
       </c>
       <c r="G537" t="s">
-        <v>1749</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" t="s">
-        <v>1750</v>
+        <v>1616</v>
       </c>
       <c r="B538" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C538" t="s">
-        <v>1331</v>
+        <v>1317</v>
       </c>
       <c r="D538" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E538" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F538" s="1" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
       <c r="G538" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="B539" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C539" t="s">
-        <v>1340</v>
+        <v>1336</v>
       </c>
       <c r="D539" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E539" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F539" s="1" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="G539" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" t="s">
-        <v>1676</v>
+        <v>1758</v>
       </c>
       <c r="B540" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C540" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="D540" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E540" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F540" s="1" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="G540" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" t="s">
-        <v>1703</v>
+        <v>1681</v>
       </c>
       <c r="B541" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C541" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="D541" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E541" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F541" s="1" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="G541" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" t="s">
-        <v>1760</v>
+        <v>1708</v>
       </c>
       <c r="B542" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C542" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="D542" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E542" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F542" s="1" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="G542" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="B543" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C543" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="D543" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E543" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F543" s="1" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="G543" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="B544" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C544" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="D544" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E544" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F544" s="1" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
       <c r="G544" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
       <c r="B545" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C545" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="D545" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E545" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F545" s="1" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
       <c r="G545" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="B546" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C546" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="D546" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E546" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F546" s="1" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
       <c r="G546" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" t="s">
-        <v>1210</v>
+        <v>1777</v>
       </c>
       <c r="B547" t="s">
-        <v>1630</v>
+        <v>1635</v>
       </c>
       <c r="C547" t="s">
-        <v>1760</v>
+        <v>1366</v>
       </c>
       <c r="D547" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E547" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F547" s="1" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="G547" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548" t="s">
-        <v>1777</v>
+        <v>1215</v>
       </c>
       <c r="B548" t="s">
-        <v>1778</v>
+        <v>1635</v>
       </c>
       <c r="C548" t="s">
-        <v>1364</v>
+        <v>1765</v>
       </c>
       <c r="D548" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E548" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F548" s="1" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="G548" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="A549" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="B549" t="s">
-        <v>965</v>
+        <v>1783</v>
       </c>
       <c r="C549" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="D549" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E549" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F549" s="1" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
       <c r="G549" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550" t="s">
-        <v>1371</v>
+        <v>1786</v>
       </c>
       <c r="B550" t="s">
-        <v>1778</v>
+        <v>970</v>
       </c>
       <c r="C550" t="s">
-        <v>1367</v>
+        <v>1372</v>
       </c>
       <c r="D550" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E550" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F550" s="1" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
       <c r="G550" t="s">
-        <v>1785</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551" t="s">
-        <v>1786</v>
+        <v>1376</v>
       </c>
       <c r="B551" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C551" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="D551" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E551" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F551" s="1" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="G551" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="A552" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="B552" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C552" t="s">
-        <v>1766</v>
+        <v>1375</v>
       </c>
       <c r="D552" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E552" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F552" s="1" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="G552" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553" t="s">
-        <v>406</v>
+        <v>1794</v>
       </c>
       <c r="B553" t="s">
-        <v>1792</v>
+        <v>1783</v>
       </c>
       <c r="C553" t="s">
-        <v>406</v>
+        <v>1771</v>
       </c>
       <c r="D553" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E553" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F553" s="1" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="G553" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554" t="s">
-        <v>1379</v>
+        <v>411</v>
       </c>
       <c r="B554" t="s">
-        <v>1778</v>
+        <v>1797</v>
       </c>
       <c r="C554" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="D554" t="s">
-        <v>1795</v>
+        <v>17</v>
       </c>
       <c r="E554" t="s">
-        <v>1796</v>
+        <v>18</v>
       </c>
       <c r="F554" s="1" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="G554" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555" t="s">
-        <v>1799</v>
+        <v>1384</v>
       </c>
       <c r="B555" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C555" t="s">
-        <v>1378</v>
+        <v>411</v>
       </c>
       <c r="D555" t="s">
-        <v>10</v>
+        <v>1800</v>
       </c>
       <c r="E555" t="s">
-        <v>11</v>
+        <v>1801</v>
       </c>
       <c r="F555" s="1" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
       <c r="G555" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
       <c r="B556" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C556" t="s">
-        <v>1374</v>
+        <v>1383</v>
       </c>
       <c r="D556" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E556" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F556" s="1" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="G556" t="s">
-        <v>1804</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="A557" t="s">
-        <v>1805</v>
+        <v>1807</v>
       </c>
       <c r="B557" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C557" t="s">
-        <v>1382</v>
+        <v>1379</v>
       </c>
       <c r="D557" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E557" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F557" s="1" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
       <c r="G557" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="A558" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
       <c r="B558" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C558" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="D558" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E558" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F558" s="1" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="G558" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" t="s">
-        <v>1811</v>
+        <v>1813</v>
       </c>
       <c r="B559" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C559" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="D559" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E559" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F559" s="1" t="s">
-        <v>1812</v>
+        <v>1814</v>
       </c>
       <c r="G559" t="s">
-        <v>1813</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
       <c r="B560" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C560" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="D560" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E560" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F560" s="1" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
       <c r="G560" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
       <c r="B561" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C561" t="s">
-        <v>1397</v>
+        <v>1396</v>
       </c>
       <c r="D561" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E561" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F561" s="1" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
       <c r="G561" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="A562" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
       <c r="B562" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C562" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="D562" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E562" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F562" s="1" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
       <c r="G562" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="A563" t="s">
-        <v>1823</v>
+        <v>1825</v>
       </c>
       <c r="B563" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C563" t="s">
-        <v>1406</v>
+        <v>1405</v>
       </c>
       <c r="D563" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E563" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F563" s="1" t="s">
-        <v>1824</v>
+        <v>1826</v>
       </c>
       <c r="G563" t="s">
-        <v>1825</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="A564" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
       <c r="B564" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C564" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="D564" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E564" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F564" s="1" t="s">
-        <v>1827</v>
+        <v>1829</v>
       </c>
       <c r="G564" t="s">
-        <v>1828</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="A565" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
       <c r="B565" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C565" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="D565" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E565" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F565" s="1" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
       <c r="G565" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
       <c r="B566" t="s">
-        <v>965</v>
+        <v>1783</v>
       </c>
       <c r="C566" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="D566" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E566" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F566" s="1" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
       <c r="G566" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567" t="s">
-        <v>1375</v>
+        <v>1837</v>
       </c>
       <c r="B567" t="s">
-        <v>1778</v>
+        <v>970</v>
       </c>
       <c r="C567" t="s">
-        <v>1415</v>
+        <v>1420</v>
       </c>
       <c r="D567" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E567" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F567" s="1" t="s">
-        <v>1835</v>
+        <v>1838</v>
       </c>
       <c r="G567" t="s">
-        <v>1836</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568" t="s">
-        <v>1837</v>
+        <v>1380</v>
       </c>
       <c r="B568" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C568" t="s">
-        <v>1838</v>
+        <v>1420</v>
       </c>
       <c r="D568" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E568" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F568" s="1" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="G568" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569" t="s">
-        <v>1120</v>
+        <v>1842</v>
       </c>
       <c r="B569" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C569" t="s">
-        <v>1769</v>
+        <v>1843</v>
       </c>
       <c r="D569" t="s">
-        <v>945</v>
+        <v>17</v>
       </c>
       <c r="E569" t="s">
-        <v>946</v>
+        <v>18</v>
       </c>
       <c r="F569" s="1" t="s">
-        <v>1841</v>
+        <v>1844</v>
       </c>
       <c r="G569" t="s">
-        <v>1405</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570" t="s">
-        <v>1842</v>
+        <v>1125</v>
       </c>
       <c r="B570" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C570" t="s">
-        <v>1843</v>
+        <v>1774</v>
       </c>
       <c r="D570" t="s">
-        <v>10</v>
+        <v>950</v>
       </c>
       <c r="E570" t="s">
-        <v>11</v>
+        <v>951</v>
       </c>
       <c r="F570" s="1" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
       <c r="G570" t="s">
-        <v>1845</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="A571" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="B571" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C571" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="D571" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E571" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F571" s="1" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="G571" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="A572" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="B572" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C572" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="D572" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E572" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F572" s="1" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="G572" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="A573" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="B573" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C573" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="D573" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E573" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F573" s="1" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="G573" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="A574" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="B574" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C574" t="s">
-        <v>1418</v>
+        <v>1860</v>
       </c>
       <c r="D574" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E574" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F574" s="1" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="G574" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="A575" t="s">
-        <v>607</v>
+        <v>1863</v>
       </c>
       <c r="B575" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C575" t="s">
-        <v>1428</v>
+        <v>1423</v>
       </c>
       <c r="D575" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E575" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F575" s="1" t="s">
-        <v>1861</v>
+        <v>1864</v>
       </c>
       <c r="G575" t="s">
-        <v>1862</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="A576" t="s">
-        <v>1863</v>
+        <v>612</v>
       </c>
       <c r="B576" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C576" t="s">
-        <v>1425</v>
+        <v>1433</v>
       </c>
       <c r="D576" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E576" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F576" s="1" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
       <c r="G576" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="B577" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C577" t="s">
-        <v>1422</v>
+        <v>1430</v>
       </c>
       <c r="D577" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E577" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F577" s="1" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
       <c r="G577" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
       <c r="B578" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C578" t="s">
-        <v>1870</v>
+        <v>1427</v>
       </c>
       <c r="D578" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E578" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F578" s="1" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="G578" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="A579" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="B579" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C579" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="D579" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E579" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F579" s="1" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="G579" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="A580" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="B580" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C580" t="s">
-        <v>1437</v>
+        <v>1879</v>
       </c>
       <c r="D580" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E580" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F580" s="1" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
       <c r="G580" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="A581" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="B581" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C581" t="s">
-        <v>1434</v>
+        <v>1442</v>
       </c>
       <c r="D581" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E581" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F581" s="1" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
       <c r="G581" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="A582" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
       <c r="B582" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C582" t="s">
-        <v>1440</v>
+        <v>1439</v>
       </c>
       <c r="D582" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E582" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F582" s="1" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
       <c r="G582" t="s">
-        <v>1885</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="A583" t="s">
-        <v>1886</v>
+        <v>1888</v>
       </c>
       <c r="B583" t="s">
-        <v>1778</v>
+        <v>1783</v>
       </c>
       <c r="C583" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
       <c r="D583" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E583" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F583" s="1" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
       <c r="G583" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="A584" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="B584" t="s">
-        <v>1890</v>
+        <v>1783</v>
       </c>
       <c r="C584" t="s">
-        <v>1449</v>
+        <v>1448</v>
       </c>
       <c r="D584" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E584" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F584" s="1" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="G584" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="A585" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="B585" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C585" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="D585" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E585" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F585" s="1" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="G585" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="A586" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
       <c r="B586" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C586" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
       <c r="D586" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E586" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F586" s="1" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
       <c r="G586" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="587" spans="1:7">
       <c r="A587" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
       <c r="B587" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C587" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="D587" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E587" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F587" s="1" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
       <c r="G587" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="A588" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="B588" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C588" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="D588" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E588" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F588" s="1" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="G588" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="A589" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="B589" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C589" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
       <c r="D589" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E589" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F589" s="1" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="G589" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="A590" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="B590" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C590" t="s">
-        <v>928</v>
+        <v>1469</v>
       </c>
       <c r="D590" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E590" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F590" s="1" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
       <c r="G590" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="A591" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="B591" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C591" t="s">
-        <v>937</v>
+        <v>933</v>
       </c>
       <c r="D591" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E591" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F591" s="1" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="G591" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="A592" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="B592" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C592" t="s">
-        <v>1915</v>
+        <v>942</v>
       </c>
       <c r="D592" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E592" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F592" s="1" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="G592" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="A593" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="B593" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C593" t="s">
-        <v>932</v>
+        <v>1920</v>
       </c>
       <c r="D593" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E593" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F593" s="1" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="G593" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="A594" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="B594" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C594" t="s">
-        <v>940</v>
+        <v>937</v>
       </c>
       <c r="D594" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E594" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F594" s="1" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="G594" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="A595" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="B595" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C595" t="s">
-        <v>1925</v>
+        <v>945</v>
       </c>
       <c r="D595" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E595" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F595" s="1" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="G595" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="A596" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="B596" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C596" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="D596" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E596" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F596" s="1" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="G596" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="A597" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="B597" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C597" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="D597" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E597" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F597" s="1" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="G597" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="A598" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="B598" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C598" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="D598" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E598" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F598" s="1" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="G598" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="A599" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="B599" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C599" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="D599" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E599" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F599" s="1" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="G599" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="600" spans="1:7">
       <c r="A600" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="B600" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C600" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="D600" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E600" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F600" s="1" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="G600" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="601" spans="1:7">
       <c r="A601" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="B601" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C601" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="D601" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E601" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F601" s="1" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="G601" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="A602" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="B602" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C602" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="D602" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E602" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F602" s="1" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="G602" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="A603" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="B603" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C603" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="D603" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E603" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F603" s="1" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="G603" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="A604" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="B604" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C604" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="D604" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E604" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F604" s="1" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="G604" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="A605" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="B605" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C605" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="D605" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E605" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F605" s="1" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="G605" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="606" spans="1:7">
       <c r="A606" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="B606" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C606" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="D606" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E606" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F606" s="1" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="G606" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="A607" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="B607" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C607" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="D607" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E607" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F607" s="1" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="G607" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="A608" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="B608" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C608" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="D608" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E608" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F608" s="1" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="G608" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="A609" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="B609" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C609" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="D609" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E609" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F609" s="1" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="G609" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="A610" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="B610" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C610" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="D610" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E610" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F610" s="1" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="G610" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="A611" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="B611" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C611" t="s">
-        <v>1267</v>
+        <v>1990</v>
       </c>
       <c r="D611" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E611" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F611" s="1" t="s">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="G611" t="s">
-        <v>1990</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="612" spans="1:7">
       <c r="A612" t="s">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="B612" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C612" t="s">
-        <v>1276</v>
+        <v>1272</v>
       </c>
       <c r="D612" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E612" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F612" s="1" t="s">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="G612" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="613" spans="1:7">
       <c r="A613" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="B613" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C613" t="s">
-        <v>1446</v>
+        <v>1281</v>
       </c>
       <c r="D613" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E613" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F613" s="1" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="G613" t="s">
-        <v>1996</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="614" spans="1:7">
       <c r="A614" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="B614" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C614" t="s">
-        <v>964</v>
+        <v>1451</v>
       </c>
       <c r="D614" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E614" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F614" s="1" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="G614" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="A615" t="s">
-        <v>1689</v>
+        <v>2002</v>
       </c>
       <c r="B615" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C615" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="D615" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E615" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F615" s="1" t="s">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="G615" t="s">
-        <v>2001</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="A616" t="s">
-        <v>2002</v>
+        <v>1694</v>
       </c>
       <c r="B616" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C616" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="D616" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E616" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F616" s="1" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="G616" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="A617" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="B617" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C617" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="D617" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E617" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F617" s="1" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="G617" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="618" spans="1:7">
       <c r="A618" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="B618" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C618" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="D618" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E618" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F618" s="1" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="G618" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="619" spans="1:7">
       <c r="A619" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="B619" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C619" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="D619" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E619" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F619" s="1" t="s">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="G619" t="s">
-        <v>2013</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="A620" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="B620" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C620" t="s">
-        <v>989</v>
+        <v>985</v>
       </c>
       <c r="D620" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E620" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F620" s="1" t="s">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="G620" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="A621" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="B621" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C621" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="D621" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E621" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F621" s="1" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="G621" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="A622" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="B622" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C622" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="D622" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E622" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F622" s="1" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="G622" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="623" spans="1:7">
       <c r="A623" t="s">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B623" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C623" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="D623" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E623" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F623" s="1" t="s">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G623" t="s">
-        <v>2025</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="624" spans="1:7">
       <c r="A624" t="s">
-        <v>2026</v>
+        <v>2028</v>
       </c>
       <c r="B624" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C624" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="D624" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E624" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F624" s="1" t="s">
-        <v>2027</v>
+        <v>2029</v>
       </c>
       <c r="G624" t="s">
-        <v>2028</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="625" spans="1:7">
       <c r="A625" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
       <c r="B625" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C625" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="D625" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E625" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F625" s="1" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
       <c r="G625" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="626" spans="1:7">
       <c r="A626" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
       <c r="B626" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C626" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="D626" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E626" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F626" s="1" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="G626" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="627" spans="1:7">
       <c r="A627" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
       <c r="B627" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="C627" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="D627" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E627" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F627" s="1" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
       <c r="G627" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="628" spans="1:7">
       <c r="A628" t="s">
-        <v>1554</v>
+        <v>2040</v>
       </c>
       <c r="B628" t="s">
-        <v>2038</v>
+        <v>1895</v>
       </c>
       <c r="C628" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="D628" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E628" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F628" s="1" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
       <c r="G628" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="A629" t="s">
-        <v>1925</v>
+        <v>1559</v>
       </c>
       <c r="B629" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="C629" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="D629" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E629" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F629" s="1" t="s">
-        <v>2041</v>
+        <v>2044</v>
       </c>
       <c r="G629" t="s">
-        <v>2042</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="630" spans="1:7">
       <c r="A630" t="s">
-        <v>1558</v>
+        <v>1930</v>
       </c>
       <c r="B630" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="C630" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="D630" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E630" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F630" s="1" t="s">
-        <v>2043</v>
+        <v>2046</v>
       </c>
       <c r="G630" t="s">
-        <v>2044</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="631" spans="1:7">
       <c r="A631" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="B631" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="C631" t="s">
-        <v>1467</v>
+        <v>1030</v>
       </c>
       <c r="D631" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E631" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F631" s="1" t="s">
-        <v>2045</v>
+        <v>2048</v>
       </c>
       <c r="G631" t="s">
-        <v>2046</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="632" spans="1:7">
       <c r="A632" t="s">
-        <v>1929</v>
+        <v>1567</v>
       </c>
       <c r="B632" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="C632" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="D632" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E632" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F632" s="1" t="s">
-        <v>2047</v>
+        <v>2050</v>
       </c>
       <c r="G632" t="s">
-        <v>2048</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="633" spans="1:7">
       <c r="A633" t="s">
-        <v>1566</v>
+        <v>1934</v>
       </c>
       <c r="B633" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="C633" t="s">
-        <v>1549</v>
+        <v>1476</v>
       </c>
       <c r="D633" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E633" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F633" s="1" t="s">
-        <v>2049</v>
+        <v>2052</v>
       </c>
       <c r="G633" t="s">
-        <v>2050</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="634" spans="1:7">
       <c r="A634" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="B634" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="C634" t="s">
-        <v>1474</v>
+        <v>1554</v>
       </c>
       <c r="D634" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E634" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F634" s="1" t="s">
-        <v>2051</v>
+        <v>2054</v>
       </c>
       <c r="G634" t="s">
-        <v>2052</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="635" spans="1:7">
       <c r="A635" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B635" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="C635" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="D635" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E635" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F635" s="1" t="s">
-        <v>2053</v>
+        <v>2056</v>
       </c>
       <c r="G635" t="s">
-        <v>2054</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="636" spans="1:7">
       <c r="A636" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="B636" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="C636" t="s">
-        <v>1483</v>
+        <v>1482</v>
       </c>
       <c r="D636" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E636" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F636" s="1" t="s">
-        <v>2055</v>
+        <v>2058</v>
       </c>
       <c r="G636" t="s">
-        <v>2056</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="637" spans="1:7">
       <c r="A637" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="B637" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="C637" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="D637" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E637" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F637" s="1" t="s">
-        <v>2057</v>
+        <v>2060</v>
       </c>
       <c r="G637" t="s">
-        <v>2058</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="638" spans="1:7">
       <c r="A638" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="B638" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="C638" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="D638" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E638" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F638" s="1" t="s">
-        <v>2059</v>
+        <v>2062</v>
       </c>
       <c r="G638" t="s">
-        <v>2060</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="639" spans="1:7">
       <c r="A639" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="B639" t="s">
-        <v>2061</v>
+        <v>2043</v>
       </c>
       <c r="C639" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
       <c r="D639" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E639" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F639" s="1" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
       <c r="G639" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="640" spans="1:7">
       <c r="A640" t="s">
-        <v>1933</v>
+        <v>1595</v>
       </c>
       <c r="B640" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
       <c r="C640" t="s">
-        <v>1513</v>
+        <v>1498</v>
       </c>
       <c r="D640" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E640" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F640" s="1" t="s">
-        <v>2064</v>
+        <v>2067</v>
       </c>
       <c r="G640" t="s">
-        <v>2065</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="641" spans="1:7">
       <c r="A641" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="B641" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
       <c r="C641" t="s">
-        <v>1497</v>
+        <v>1518</v>
       </c>
       <c r="D641" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E641" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F641" s="1" t="s">
-        <v>2066</v>
+        <v>2069</v>
       </c>
       <c r="G641" t="s">
-        <v>2067</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="642" spans="1:7">
       <c r="A642" t="s">
-        <v>1597</v>
+        <v>1942</v>
       </c>
       <c r="B642" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
       <c r="C642" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="D642" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E642" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F642" s="1" t="s">
-        <v>2068</v>
+        <v>2071</v>
       </c>
       <c r="G642" t="s">
-        <v>2069</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="643" spans="1:7">
       <c r="A643" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="B643" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
       <c r="C643" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="D643" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E643" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F643" s="1" t="s">
-        <v>2070</v>
+        <v>2073</v>
       </c>
       <c r="G643" t="s">
-        <v>2071</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="644" spans="1:7">
       <c r="A644" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="B644" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
       <c r="C644" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c r="D644" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E644" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F644" s="1" t="s">
-        <v>2072</v>
+        <v>2075</v>
       </c>
       <c r="G644" t="s">
-        <v>2073</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="A645" t="s">
-        <v>1941</v>
+        <v>1610</v>
       </c>
       <c r="B645" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
       <c r="C645" t="s">
-        <v>1517</v>
+        <v>1514</v>
       </c>
       <c r="D645" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E645" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F645" s="1" t="s">
-        <v>2074</v>
+        <v>2077</v>
       </c>
       <c r="G645" t="s">
-        <v>2075</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="646" spans="1:7">
       <c r="A646" t="s">
-        <v>1608</v>
+        <v>1946</v>
       </c>
       <c r="B646" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
       <c r="C646" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="D646" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E646" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F646" s="1" t="s">
-        <v>2076</v>
+        <v>2079</v>
       </c>
       <c r="G646" t="s">
-        <v>2077</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="647" spans="1:7">
       <c r="A647" t="s">
-        <v>1615</v>
+        <v>1613</v>
       </c>
       <c r="B647" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
       <c r="C647" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
       <c r="D647" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E647" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F647" s="1" t="s">
-        <v>2078</v>
+        <v>2081</v>
       </c>
       <c r="G647" t="s">
-        <v>2079</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="648" spans="1:7">
       <c r="A648" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="B648" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
       <c r="C648" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="D648" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E648" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F648" s="1" t="s">
-        <v>2080</v>
+        <v>2083</v>
       </c>
       <c r="G648" t="s">
-        <v>2081</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="649" spans="1:7">
       <c r="A649" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="B649" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
       <c r="C649" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
       <c r="D649" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E649" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F649" s="1" t="s">
-        <v>2082</v>
+        <v>2085</v>
       </c>
       <c r="G649" t="s">
-        <v>2083</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="650" spans="1:7">
       <c r="A650" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="B650" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
       <c r="C650" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="D650" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E650" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F650" s="1" t="s">
-        <v>2084</v>
+        <v>2087</v>
       </c>
       <c r="G650" t="s">
-        <v>2085</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="651" spans="1:7">
       <c r="A651" t="s">
-        <v>1945</v>
+        <v>1632</v>
       </c>
       <c r="B651" t="s">
-        <v>2086</v>
+        <v>2066</v>
       </c>
       <c r="C651" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="D651" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E651" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F651" s="1" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="G651" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="652" spans="1:7">
       <c r="A652" t="s">
-        <v>1631</v>
+        <v>1950</v>
       </c>
       <c r="B652" t="s">
-        <v>2086</v>
+        <v>2091</v>
       </c>
       <c r="C652" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="D652" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E652" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F652" s="1" t="s">
-        <v>2089</v>
+        <v>2092</v>
       </c>
       <c r="G652" t="s">
-        <v>2090</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="653" spans="1:7">
       <c r="A653" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="B653" t="s">
-        <v>2086</v>
+        <v>2091</v>
       </c>
       <c r="C653" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="D653" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E653" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F653" s="1" t="s">
-        <v>2091</v>
+        <v>2094</v>
       </c>
       <c r="G653" t="s">
-        <v>2092</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="654" spans="1:7">
       <c r="A654" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="B654" t="s">
-        <v>2086</v>
+        <v>2091</v>
       </c>
       <c r="C654" t="s">
-        <v>1557</v>
+        <v>1551</v>
       </c>
       <c r="D654" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E654" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F654" s="1" t="s">
-        <v>2093</v>
+        <v>2096</v>
       </c>
       <c r="G654" t="s">
-        <v>2094</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="655" spans="1:7">
       <c r="A655" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="B655" t="s">
-        <v>2086</v>
+        <v>2091</v>
       </c>
       <c r="C655" t="s">
-        <v>1552</v>
+        <v>1562</v>
       </c>
       <c r="D655" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E655" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F655" s="1" t="s">
-        <v>2095</v>
+        <v>2098</v>
       </c>
       <c r="G655" t="s">
-        <v>2096</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="656" spans="1:7">
       <c r="A656" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="B656" t="s">
-        <v>2086</v>
+        <v>2091</v>
       </c>
       <c r="C656" t="s">
-        <v>1561</v>
+        <v>1557</v>
       </c>
       <c r="D656" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E656" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F656" s="1" t="s">
-        <v>2097</v>
+        <v>2100</v>
       </c>
       <c r="G656" t="s">
-        <v>2098</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="657" spans="1:7">
       <c r="A657" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="B657" t="s">
-        <v>2086</v>
+        <v>2091</v>
       </c>
       <c r="C657" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="D657" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E657" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F657" s="1" t="s">
-        <v>2099</v>
+        <v>2102</v>
       </c>
       <c r="G657" t="s">
-        <v>2100</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="658" spans="1:7">
       <c r="A658" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="B658" t="s">
-        <v>2086</v>
+        <v>2091</v>
       </c>
       <c r="C658" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="D658" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E658" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F658" s="1" t="s">
-        <v>2101</v>
+        <v>2104</v>
       </c>
       <c r="G658" t="s">
-        <v>2102</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="659" spans="1:7">
       <c r="A659" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="B659" t="s">
-        <v>2086</v>
+        <v>2091</v>
       </c>
       <c r="C659" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="D659" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E659" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F659" s="1" t="s">
-        <v>2103</v>
+        <v>2106</v>
       </c>
       <c r="G659" t="s">
-        <v>2104</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="660" spans="1:7">
       <c r="A660" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="B660" t="s">
-        <v>2086</v>
+        <v>2091</v>
       </c>
       <c r="C660" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="D660" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E660" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F660" s="1" t="s">
-        <v>2105</v>
+        <v>2108</v>
       </c>
       <c r="G660" t="s">
-        <v>2106</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="661" spans="1:7">
       <c r="A661" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="B661" t="s">
-        <v>2086</v>
+        <v>2091</v>
       </c>
       <c r="C661" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="D661" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E661" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F661" s="1" t="s">
-        <v>2107</v>
+        <v>2110</v>
       </c>
       <c r="G661" t="s">
-        <v>2108</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="662" spans="1:7">
       <c r="A662" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B662" t="s">
-        <v>2086</v>
+        <v>2091</v>
       </c>
       <c r="C662" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="D662" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E662" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F662" s="1" t="s">
-        <v>2109</v>
+        <v>2112</v>
       </c>
       <c r="G662" t="s">
-        <v>2110</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="663" spans="1:7">
       <c r="A663" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="B663" t="s">
-        <v>2111</v>
+        <v>2091</v>
       </c>
       <c r="C663" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="D663" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E663" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F663" s="1" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
       <c r="G663" t="s">
-        <v>2113</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="664" spans="1:7">
       <c r="A664" t="s">
-        <v>1679</v>
+        <v>1678</v>
       </c>
       <c r="B664" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C664" t="s">
-        <v>1596</v>
+        <v>1594</v>
       </c>
       <c r="D664" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E664" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F664" s="1" t="s">
-        <v>2114</v>
+        <v>2117</v>
       </c>
       <c r="G664" t="s">
-        <v>2115</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="665" spans="1:7">
       <c r="A665" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="B665" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C665" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="D665" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E665" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F665" s="1" t="s">
-        <v>2116</v>
+        <v>2119</v>
       </c>
       <c r="G665" t="s">
-        <v>2117</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="666" spans="1:7">
       <c r="A666" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="B666" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C666" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="D666" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E666" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F666" s="1" t="s">
-        <v>2118</v>
+        <v>2121</v>
       </c>
       <c r="G666" t="s">
-        <v>2119</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="667" spans="1:7">
       <c r="A667" t="s">
         <v>1690</v>
       </c>
       <c r="B667" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C667" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="D667" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E667" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F667" s="1" t="s">
-        <v>2120</v>
+        <v>2123</v>
       </c>
       <c r="G667" t="s">
-        <v>2121</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="668" spans="1:7">
       <c r="A668" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="B668" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C668" t="s">
-        <v>1614</v>
+        <v>1612</v>
       </c>
       <c r="D668" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E668" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F668" s="1" t="s">
-        <v>2122</v>
+        <v>2125</v>
       </c>
       <c r="G668" t="s">
-        <v>2123</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="669" spans="1:7">
       <c r="A669" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="B669" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C669" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="D669" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E669" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F669" s="1" t="s">
-        <v>2124</v>
+        <v>2127</v>
       </c>
       <c r="G669" t="s">
-        <v>2125</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="670" spans="1:7">
       <c r="A670" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="B670" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C670" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
       <c r="D670" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E670" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F670" s="1" t="s">
-        <v>2126</v>
+        <v>2129</v>
       </c>
       <c r="G670" t="s">
-        <v>2127</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="671" spans="1:7">
       <c r="A671" t="s">
-        <v>1949</v>
+        <v>1705</v>
       </c>
       <c r="B671" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C671" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
       <c r="D671" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E671" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F671" s="1" t="s">
-        <v>2128</v>
+        <v>2131</v>
       </c>
       <c r="G671" t="s">
-        <v>2129</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="672" spans="1:7">
       <c r="A672" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="B672" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C672" t="s">
-        <v>1142</v>
+        <v>1631</v>
       </c>
       <c r="D672" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E672" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F672" s="1" t="s">
-        <v>2130</v>
+        <v>2133</v>
       </c>
       <c r="G672" t="s">
-        <v>2131</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="673" spans="1:7">
       <c r="A673" t="s">
-        <v>1706</v>
+        <v>1958</v>
       </c>
       <c r="B673" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C673" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="D673" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E673" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F673" s="1" t="s">
-        <v>2132</v>
+        <v>2135</v>
       </c>
       <c r="G673" t="s">
-        <v>2133</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="674" spans="1:7">
       <c r="A674" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="B674" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C674" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="D674" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E674" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F674" s="1" t="s">
-        <v>2134</v>
+        <v>2137</v>
       </c>
       <c r="G674" t="s">
-        <v>2135</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="675" spans="1:7">
       <c r="A675" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="B675" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C675" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="D675" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E675" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F675" s="1" t="s">
-        <v>2136</v>
+        <v>2139</v>
       </c>
       <c r="G675" t="s">
-        <v>2137</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="676" spans="1:7">
       <c r="A676" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="B676" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C676" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="D676" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E676" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F676" s="1" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="G676" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="677" spans="1:7">
       <c r="A677" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="B677" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C677" t="s">
-        <v>1164</v>
+        <v>1163</v>
       </c>
       <c r="D677" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E677" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F677" s="1" t="s">
-        <v>2140</v>
+        <v>2143</v>
       </c>
       <c r="G677" t="s">
-        <v>2141</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="678" spans="1:7">
       <c r="A678" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="B678" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C678" t="s">
-        <v>1137</v>
+        <v>1169</v>
       </c>
       <c r="D678" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E678" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F678" s="1" t="s">
-        <v>2142</v>
+        <v>2145</v>
       </c>
       <c r="G678" t="s">
-        <v>2143</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="679" spans="1:7">
       <c r="A679" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
       <c r="B679" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="C679" t="s">
-        <v>1167</v>
+        <v>1142</v>
       </c>
       <c r="D679" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E679" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F679" s="1" t="s">
-        <v>2144</v>
+        <v>2147</v>
       </c>
       <c r="G679" t="s">
-        <v>2145</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="680" spans="1:7">
       <c r="A680" t="s">
-        <v>1838</v>
+        <v>1733</v>
       </c>
       <c r="B680" t="s">
-        <v>2146</v>
+        <v>2116</v>
       </c>
       <c r="C680" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="D680" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E680" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F680" s="1" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="G680" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="681" spans="1:7">
       <c r="A681" t="s">
-        <v>1957</v>
+        <v>1843</v>
       </c>
       <c r="B681" t="s">
-        <v>2146</v>
+        <v>2151</v>
       </c>
       <c r="C681" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="D681" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E681" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F681" s="1" t="s">
-        <v>2149</v>
+        <v>2152</v>
       </c>
       <c r="G681" t="s">
-        <v>2150</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="682" spans="1:7">
       <c r="A682" t="s">
-        <v>1843</v>
+        <v>1962</v>
       </c>
       <c r="B682" t="s">
-        <v>2146</v>
+        <v>2151</v>
       </c>
       <c r="C682" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="D682" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E682" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F682" s="1" t="s">
-        <v>2151</v>
+        <v>2154</v>
       </c>
       <c r="G682" t="s">
-        <v>2152</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="683" spans="1:7">
       <c r="A683" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="B683" t="s">
-        <v>2146</v>
+        <v>2151</v>
       </c>
       <c r="C683" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="D683" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E683" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F683" s="1" t="s">
-        <v>2153</v>
+        <v>2156</v>
       </c>
       <c r="G683" t="s">
-        <v>2154</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="684" spans="1:7">
       <c r="A684" t="s">
-        <v>1961</v>
+        <v>1852</v>
       </c>
       <c r="B684" t="s">
-        <v>2146</v>
+        <v>2151</v>
       </c>
       <c r="C684" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="D684" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E684" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F684" s="1" t="s">
-        <v>2155</v>
+        <v>2158</v>
       </c>
       <c r="G684" t="s">
-        <v>2156</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="685" spans="1:7">
       <c r="A685" t="s">
-        <v>1851</v>
+        <v>1966</v>
       </c>
       <c r="B685" t="s">
-        <v>2146</v>
+        <v>2151</v>
       </c>
       <c r="C685" t="s">
-        <v>1183</v>
+        <v>1191</v>
       </c>
       <c r="D685" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E685" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F685" s="1" t="s">
-        <v>2157</v>
+        <v>2160</v>
       </c>
       <c r="G685" t="s">
-        <v>2158</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="686" spans="1:7">
       <c r="A686" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="B686" t="s">
-        <v>2146</v>
+        <v>2151</v>
       </c>
       <c r="C686" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="D686" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E686" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F686" s="1" t="s">
-        <v>2159</v>
+        <v>2162</v>
       </c>
       <c r="G686" t="s">
-        <v>2160</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="687" spans="1:7">
       <c r="A687" t="s">
-        <v>1490</v>
+        <v>1860</v>
       </c>
       <c r="B687" t="s">
-        <v>2161</v>
+        <v>2151</v>
       </c>
       <c r="C687" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="D687" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E687" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F687" s="1" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="G687" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="688" spans="1:7">
       <c r="A688" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="B688" t="s">
-        <v>2161</v>
+        <v>2166</v>
       </c>
       <c r="C688" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="D688" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E688" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F688" s="1" t="s">
-        <v>2164</v>
+        <v>2167</v>
       </c>
       <c r="G688" t="s">
-        <v>2165</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="689" spans="1:7">
       <c r="A689" t="s">
-        <v>1965</v>
+        <v>1499</v>
       </c>
       <c r="B689" t="s">
-        <v>2161</v>
+        <v>2166</v>
       </c>
       <c r="C689" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="D689" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E689" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F689" s="1" t="s">
-        <v>2166</v>
+        <v>2169</v>
       </c>
       <c r="G689" t="s">
-        <v>2167</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="690" spans="1:7">
       <c r="A690" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="B690" t="s">
-        <v>2161</v>
+        <v>2166</v>
       </c>
       <c r="C690" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="D690" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E690" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F690" s="1" t="s">
-        <v>2168</v>
+        <v>2171</v>
       </c>
       <c r="G690" t="s">
-        <v>2169</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="691" spans="1:7">
       <c r="A691" t="s">
-        <v>1514</v>
+        <v>1974</v>
       </c>
       <c r="B691" t="s">
-        <v>2161</v>
+        <v>2166</v>
       </c>
       <c r="C691" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="D691" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E691" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F691" s="1" t="s">
-        <v>2170</v>
+        <v>2173</v>
       </c>
       <c r="G691" t="s">
-        <v>2171</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="692" spans="1:7">
       <c r="A692" t="s">
-        <v>1973</v>
+        <v>1519</v>
       </c>
       <c r="B692" t="s">
-        <v>2172</v>
+        <v>2166</v>
       </c>
       <c r="C692" t="s">
-        <v>1213</v>
+        <v>1211</v>
       </c>
       <c r="D692" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E692" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F692" s="1" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
       <c r="G692" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="693" spans="1:7">
       <c r="A693" t="s">
-        <v>1498</v>
+        <v>1978</v>
       </c>
       <c r="B693" t="s">
-        <v>2172</v>
+        <v>2177</v>
       </c>
       <c r="C693" t="s">
-        <v>1209</v>
+        <v>1218</v>
       </c>
       <c r="D693" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E693" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F693" s="1" t="s">
-        <v>2175</v>
+        <v>2178</v>
       </c>
       <c r="G693" t="s">
-        <v>2176</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="694" spans="1:7">
       <c r="A694" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B694" t="s">
-        <v>2172</v>
+        <v>2177</v>
       </c>
       <c r="C694" t="s">
-        <v>1216</v>
+        <v>1214</v>
       </c>
       <c r="D694" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E694" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F694" s="1" t="s">
-        <v>2177</v>
+        <v>2180</v>
       </c>
       <c r="G694" t="s">
-        <v>2178</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="695" spans="1:7">
       <c r="A695" t="s">
-        <v>2179</v>
+        <v>1507</v>
       </c>
       <c r="B695" t="s">
-        <v>2172</v>
+        <v>2177</v>
       </c>
       <c r="C695" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="D695" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E695" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F695" s="1" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="G695" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="696" spans="1:7">
       <c r="A696" t="s">
-        <v>1506</v>
+        <v>2184</v>
       </c>
       <c r="B696" t="s">
-        <v>2172</v>
+        <v>2177</v>
       </c>
       <c r="C696" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="D696" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E696" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F696" s="1" t="s">
-        <v>2182</v>
+        <v>2185</v>
       </c>
       <c r="G696" t="s">
-        <v>2183</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="697" spans="1:7">
       <c r="A697" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="B697" t="s">
-        <v>2172</v>
+        <v>2177</v>
       </c>
       <c r="C697" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="D697" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E697" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F697" s="1" t="s">
-        <v>2184</v>
+        <v>2187</v>
       </c>
       <c r="G697" t="s">
-        <v>2185</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="698" spans="1:7">
       <c r="A698" t="s">
-        <v>1977</v>
+        <v>1515</v>
       </c>
       <c r="B698" t="s">
-        <v>2172</v>
+        <v>2177</v>
       </c>
       <c r="C698" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="D698" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E698" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F698" s="1" t="s">
-        <v>2186</v>
+        <v>2189</v>
       </c>
       <c r="G698" t="s">
-        <v>2187</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="699" spans="1:7">
       <c r="A699" t="s">
-        <v>1518</v>
+        <v>1982</v>
       </c>
       <c r="B699" t="s">
-        <v>2172</v>
+        <v>2177</v>
       </c>
       <c r="C699" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="D699" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E699" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F699" s="1" t="s">
-        <v>2188</v>
+        <v>2191</v>
       </c>
       <c r="G699" t="s">
-        <v>2189</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="700" spans="1:7">
       <c r="A700" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="B700" t="s">
-        <v>2172</v>
+        <v>2177</v>
       </c>
       <c r="C700" t="s">
-        <v>1235</v>
+        <v>1236</v>
       </c>
       <c r="D700" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E700" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F700" s="1" t="s">
-        <v>2190</v>
+        <v>2193</v>
       </c>
       <c r="G700" t="s">
-        <v>2191</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="701" spans="1:7">
       <c r="A701" t="s">
-        <v>1981</v>
+        <v>1527</v>
       </c>
       <c r="B701" t="s">
-        <v>2192</v>
+        <v>2177</v>
       </c>
       <c r="C701" t="s">
-        <v>1239</v>
+        <v>1240</v>
       </c>
       <c r="D701" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E701" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F701" s="1" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="G701" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="702" spans="1:7">
       <c r="A702" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="B702" t="s">
-        <v>2192</v>
+        <v>2197</v>
       </c>
       <c r="C702" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="D702" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E702" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F702" s="1" t="s">
-        <v>2195</v>
+        <v>2198</v>
       </c>
       <c r="G702" t="s">
-        <v>2196</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="703" spans="1:7">
       <c r="A703" t="s">
-        <v>1530</v>
+        <v>1990</v>
       </c>
       <c r="B703" t="s">
-        <v>2192</v>
+        <v>2197</v>
       </c>
       <c r="C703" t="s">
-        <v>1251</v>
+        <v>1248</v>
       </c>
       <c r="D703" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E703" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F703" s="1" t="s">
-        <v>2197</v>
+        <v>2200</v>
       </c>
       <c r="G703" t="s">
-        <v>2198</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="704" spans="1:7">
       <c r="A704" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="B704" t="s">
-        <v>2192</v>
+        <v>2197</v>
       </c>
       <c r="C704" t="s">
-        <v>1043</v>
+        <v>1256</v>
       </c>
       <c r="D704" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E704" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F704" s="1" t="s">
-        <v>2199</v>
+        <v>2202</v>
       </c>
       <c r="G704" t="s">
-        <v>2200</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="705" spans="1:7">
       <c r="A705" t="s">
-        <v>1526</v>
+        <v>1539</v>
       </c>
       <c r="B705" t="s">
-        <v>2192</v>
+        <v>2197</v>
       </c>
       <c r="C705" t="s">
-        <v>1247</v>
+        <v>1048</v>
       </c>
       <c r="D705" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E705" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F705" s="1" t="s">
-        <v>2201</v>
+        <v>2204</v>
       </c>
       <c r="G705" t="s">
-        <v>2202</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="706" spans="1:7">
       <c r="A706" t="s">
-        <v>1537</v>
+        <v>1531</v>
       </c>
       <c r="B706" t="s">
-        <v>2192</v>
+        <v>2197</v>
       </c>
       <c r="C706" t="s">
-        <v>1047</v>
+        <v>1252</v>
       </c>
       <c r="D706" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="E706" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="F706" s="1" t="s">
-        <v>2203</v>
+        <v>2206</v>
       </c>
       <c r="G706" t="s">
-        <v>2204</v>
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="707" spans="1:7">
+      <c r="A707" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C707" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D707" t="s">
+        <v>17</v>
+      </c>
+      <c r="E707" t="s">
+        <v>18</v>
+      </c>
+      <c r="F707" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="G707" t="s">
+        <v>2209</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -24253,50 +24292,51 @@
     <hyperlink ref="F682" r:id="rId681"/>
     <hyperlink ref="F683" r:id="rId682"/>
     <hyperlink ref="F684" r:id="rId683"/>
     <hyperlink ref="F685" r:id="rId684"/>
     <hyperlink ref="F686" r:id="rId685"/>
     <hyperlink ref="F687" r:id="rId686"/>
     <hyperlink ref="F688" r:id="rId687"/>
     <hyperlink ref="F689" r:id="rId688"/>
     <hyperlink ref="F690" r:id="rId689"/>
     <hyperlink ref="F691" r:id="rId690"/>
     <hyperlink ref="F692" r:id="rId691"/>
     <hyperlink ref="F693" r:id="rId692"/>
     <hyperlink ref="F694" r:id="rId693"/>
     <hyperlink ref="F695" r:id="rId694"/>
     <hyperlink ref="F696" r:id="rId695"/>
     <hyperlink ref="F697" r:id="rId696"/>
     <hyperlink ref="F698" r:id="rId697"/>
     <hyperlink ref="F699" r:id="rId698"/>
     <hyperlink ref="F700" r:id="rId699"/>
     <hyperlink ref="F701" r:id="rId700"/>
     <hyperlink ref="F702" r:id="rId701"/>
     <hyperlink ref="F703" r:id="rId702"/>
     <hyperlink ref="F704" r:id="rId703"/>
     <hyperlink ref="F705" r:id="rId704"/>
     <hyperlink ref="F706" r:id="rId705"/>
+    <hyperlink ref="F707" r:id="rId706"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>